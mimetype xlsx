--- v0 (2026-02-15)
+++ v1 (2026-05-21)
@@ -10,362 +10,905 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="285">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Alessandra Lopes</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1093/pl_001-2026_-_altera_dia_municipal_do_evangelico.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1093/pl_001-2026_-_altera_dia_municipal_do_evangelico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Dia do Evangélico no âmbito do Município de Demerval Lobão – PI e dá outras providências</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1094/pl_002-2026_-_cria_10_novas_vagas_de_bolsa_de_estudo_para__programa_juventude_capacitada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1094/pl_002-2026_-_cria_10_novas_vagas_de_bolsa_de_estudo_para__programa_juventude_capacitada.pdf</t>
   </si>
   <si>
     <t>CRIA 10 NOVAS VAGAS DE BOLSA DE ESTUDO PARA PROGRAMA JUVENTUDE CAPACITADA - LEI Nº 633/2022 - E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1104/pl_003-2026_-_piso_salarial_2026.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1104/pl_003-2026_-_piso_salarial_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos vencimentos dos profissionais da educação do municipal de Demerval Lobão – PI e dá outras providências.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1105/pl_004-2026_-_credito_especial.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1105/pl_004-2026_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Especial ao orçamento Programa   anual de 2026 no Unidade Orçamentária 01.01 - da Câmara Municipal valor de R$ 160.000,00 ( cento e sessenta mil reais).</t>
   </si>
   <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1131/pl_005-2026_-_reorganizacao_administrativa_da_camara_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Reorganiza a Estrutura Administrativa da Câmara Municipal de Demerval Lobão – PI, cria cargos de provimento efetivo e em comissão, define competências, estabelece requisitos para investidura e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1132</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1132/pl_006-2026_-_previdencia_propria.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do inciso V do art. 58 da Lei Municipal nº 508/2015 que dispõe sobre o Regime Próprio de Previdência dos Servidores Públicos Municipais de Demerval Lobão para incluir novo plano de equacionamento do déficit atuarial e outras providências.</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Neguim</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1142/pl_007-2026_-_campanhas_transito.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de diretrizes de humanização e respeito mútuo no trânsito nas campanhas institucionais do Município de Demerval Lobão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1143/pl_008-2026_-_secretaria_de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Secretaria Municipal de Educação do Município de Demerval Lobão-Pi, organiza sua estrutura administrativa, e convalida os atos praticados desde sua instituição de fato, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1150/pl_009_-_ldo_-_2027.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária para o Exercício Financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1152/pl_010_-_altera_a_lei_municipal_no_602_de_17_junho_de_2021.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 602, de 17 junho de 2021, para instituir gratificação pelo exercício da função de Corregedor da Guarda Civil Municipal de Demerval Lobão-PI, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1153/pl_011__nova_lei_porcentagem_pessoas_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A RESERVA DE VAGAS PARA PESSOAS COM DEFICIÊNCIA EM CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS SIMPLIFICADOS NO ÂMBITO DO MUNICÍPIO DE DEMERVAL LOBÃO/PI, REVOGA A LEI MUNICIPAL Nº 760/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1154</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1154/pl_012_-_municipalizacao_do_transito.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A CRIAÇÃO DA COORDENAÇÃO MUNICIPAL DE TRÂNSITO, TRANSPORTE E MOBILIDADE URBANA - CMTTUR, DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO – JARI E OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1155</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Mirian Veloso</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1155/pl_013-2026_-_denominacao_ponte_salustiano_jose.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Ponte na localidade Portal do Bacuri, zona rural deste Município.</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1161/pl_014-2026_-_criar_cargos_2026..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos públicos no âmbito do Município de Demerval Lobão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO FINANCEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1117/001-2026_-_apreciacao_de_parecer_do_tce_-_2022.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento das Contas de Governo do Município de Demerval Lobão – PI, exercício financeiro de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1118/002-2026_-_mulher_cidada_-_maria_do_socorro_santana.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  MARIA DO SOCORRO DE SANTANA SANTOS</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1119/003-2026_-_mulher_cidada_-_esmeraldina_moraes.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  ESMERALDINA DA CRUZ MORAES</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>Moreira Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1120/004-2026_-_mulher_cidada_-_maria_do_socorro_rocha.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  MARIA DO SOCORRO ROCHA</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>Cinésio da Piaçava</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1121/005-2026_-_mulher_cidada_-_maria_da_paz.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  MARIA DA PAZ MORAES</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>José Leite</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1122/006-2026_-_mulher_cidada_-_alayanne_manoelly.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  ALAYANNE MANOELLY RODRIGUES FERREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>Francide Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1123/007-2026_-_mulher_cidada_-_emilly_de_moura.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  EMILLY LIMA BEZERRA DE MOURA</t>
+  </si>
+  <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1124/008-2026_-_mulher_cidada_-_jacqueline_brito.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  JACQUELINE BRITO OLIVEIRA</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>Brenda Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1125/009-2026_-_mulher_cidada_-_tatyelle_maria.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  TATYELLE MARIA SOUSA DA SILVA</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>Deido Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1126/010-2026_-_mulher_cidada_-_teresa_cristina.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  TERESA CRISTINA DE SOUSA ROSA</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>Mycael Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1127/011-2026_-_mulher_cidada_-_pauliana_andrea.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  PAULIANA ANDREA SOARES TEIXEIRA</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>Ernesto Rossi</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1128/012-2026_-_mulher_cidada_-_leda_cristina.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra.  LEDA CRISTINA PIRES CARDOSO DE MESQUITA</t>
+  </si>
+  <si>
     <t>1106</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>José Leite</t>
-[...2 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1106/pr_001-26_-_altera_a_resolucao_078-2025_-_diarias_camara.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1106/pr_001-26_-_altera_a_resolucao_078-2025_-_diarias_camara.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 078/2025 que versa sobre a concessão de diárias para Vereadores e Servidores no âmbito da Câmara Municipal de Demerval Lobão-Pi.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1096/pr_002-2026_-_regulamenta_lgpd_-.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1096/pr_002-2026_-_regulamenta_lgpd_-.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Demerval Lobão–PI, e dá outras providências.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1097/pr_003-2026_-_governo_digital_lei_14129.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1097/pr_003-2026_-_governo_digital_lei_14129.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação, no âmbito da Câmara Municipal de Demerval Lobão–PI, da Lei Federal nº 14.129, de 29 de março de 2021 (Lei do Governo Digital), e dá outras providências</t>
   </si>
   <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1129/pr_004-2026_-_regulamenta_a_politica_de_privacidade_de_dados.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política de Privacidade e Proteção de Dados Pessoais no âmbito da Câmara Municipal de Demerval Lobão – PI, em conformidade com a Lei Geral de Proteção de Dados Pessoais (Lei Federal nº 13.709/2018), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1130/pr_005-2026_-_desafetacao_-_longarinas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a desafetação de bens móveis inservíveis pertencentes ao patrimônio da Câmara Municipal de Demerval Lobão – PI, autoriza sua alienação por doação a ente público municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1151/pr_006-2026_-_apreciacao_de_parecer_do_tce_-_2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento das Contas de Governo do Município de Demerval Lobão – PI, exercício financeiro de 2024, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1114</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ernesto Rossi, José Leite</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1114/r001_-_ernesto_e_leite_-_convite_ao_diretor_do_hospital.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1114/r001_-_ernesto_e_leite_-_convite_ao_diretor_do_hospital.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Legislativo Municipal o convite ao Diretor do Hospital João Luiz de Moraes para comparecer à Câmara Municipal, em data a ser por ele sugerida, a fim de prestar esclarecimentos sobre a situação estrutural e funcional da unidade hospitalar, bem como as ações realizadas para garantir a qualidade do atendimento à população.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Deido Alves</t>
-[...2 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1095/001_-_deido_-_limpeza_da_praca_luis_jeremias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1095/001_-_deido_-_limpeza_da_praca_luis_jeremias.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA, EXECUTE A LIMPEZA DA PRAÇA LUÍS JEREMIAS DE MORAIS, BEM COMO DA RECUPERAÇÃO DA ACADEMIA POPULAR SITUADA NA RUA SANTA LUZIA, NAS PROXIMIDADES DO 16º DP.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>Neguim</t>
-[...2 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1098/002_-_neguim_-_calcamento_-_rua_manoel_antonio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1098/002_-_neguim_-_calcamento_-_rua_manoel_antonio.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA MANOEL ANTONIO NO BAIRRO SÃO PEDRO, ENTRE AS RUAS FRANCISCO DE CARVALHO MELO E MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>Neguim, Mirian Veloso</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1099/003_-_neguim_-_calcamento_-_rua_santo_antonio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1099/003_-_neguim_-_calcamento_-_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA SANTO ANTONIO NO BAIRRO MUTIRÃO RUA QUE DÁ ACESSO À UBS E A CRECHE TIA IRENE.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>Francide Lopes</t>
-[...2 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1100/004_-_francide_-_mureta_cemiterio_cachoeira.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1100/004_-_francide_-_mureta_cemiterio_cachoeira.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE PROVIDENCIE A CONTRUÇÃO DE UMA MURETA COM ESTACAS DE CIMENTO AO REDOR DO CEMITÉRIO DA LOCALIDADE CACHOEIRA.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>5</t>
-[...5 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1102/005_-_mirian_-_ponto_de_atendimento_-_bacuri.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1102/005_-_mirian_-_ponto_de_atendimento_-_bacuri.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTAMENTE AO ÓRGÃO COMPETENTE CONSTRUÇÃO DE UM PONTO DE ATENDIMENTO DE SAÚDE NA LOCALIDADE BACURÍ.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1103/006_-_mirian_-_estrada_brejo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1103/006_-_mirian_-_estrada_brejo.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTAMENTE AO ÓRGÃO COMPETENTE O REPARO DA ESTRADA DO BREJO, LAGOA SECA, QUE DÁ ACESSO AO BACURI.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1107/007_-_leite_-_setor_de_fiscalizacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1107/007_-_leite_-_setor_de_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>QUE INDICA QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTAMENTE AO ÓRGÃO COMPETENTE A CRIAÇÃO E IMPLANTAÇÃO DE UM SETOR DE FISCALIZAÇÃO NO TOCANTE À LIMPEZA PÚBLICA (RESTOS DE CONSTRUÇÃO, PODAS DE ÁRVORES E ATERROS) A FIM DE FISCALIZAR, GARANTINDO QUE NO PRAZO MÁXIMO DE 48 HORAS SEJAM REMOVIDOS DA VIA, SOB PENA DE NOTIFICAÇÃO E OU MULTAS</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1108/008_-_deido_-_reparo_da_estrada_taboca.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1108/008_-_deido_-_reparo_da_estrada_taboca.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA, PROVIDENCIE A COLOCAÇÃO DE ATERRO NO INÍCIO DA ESTRADA QUE DÁ ACESSO À TABOCA, NAS PROXIMIDADES DA BR 316.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>9</t>
-[...5 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1109/009_-_moreira_-_estrada_parque_fronteira.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1109/009_-_moreira_-_estrada_parque_fronteira.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA PROVIDENCIE REPARO EM CARÁTER URGENTE NA ESTRADA DO PARQUE FRONTEIRA, QUE ENCONTRA-SE INTRAFEGÁVEL.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>10</t>
-[...5 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1110/010_-_ernesto_-_limpeza_boa_esperanca.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1110/010_-_ernesto_-_limpeza_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA PROVIDENCIE A LIMPEZA PÚBLICA NO BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1111/011_-_ernesto_-_limpeza_sao_pedro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1111/011_-_ernesto_-_limpeza_sao_pedro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA PROVIDENCIE A LIMPEZA PÚBLICA NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1112/012_-_ernesto_-_limpeza_vila_bartolomeu.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1112/012_-_ernesto_-_limpeza_vila_bartolomeu.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA PROVIDENCIE A LIMPEZA PÚBLICA NA VILA BARTOLOMEU.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1113/013_-_ernesto_-_limpeza_na_rua_sao_domingos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1113/013_-_ernesto_-_limpeza_na_rua_sao_domingos.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA PROVIDENCIE A LIMPEZA PÚBLICA NA RUA SÃO DOMINGOS DESDE A CASA DA COMUNIDADE EM DIREÇÃO AO SUL.</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1115/014_-_moreira_-_vazamentos_residencial.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA PROVIDENCIE |REPARO DO VAZAMENTO DE ÁGUA DA RUA PRINCIPAL NO RESIDENCIAL FRANCISCO AZEVEDO.</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1116/015_-_moreira_-_bebedouros.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, A IMPLANTAÇÃO DE BEBEDOUROS EM PRÉDIOS PÚBLICOS DO MUNICÍPIO PARA CÃES E GATOS DE RUA.</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1133/016_-_moreira_-_sao_domingos.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A LIMPESA DA RUA SÃO DOMINGOS ENTRE AS RUAS DO NORTE E 03 DE MAIO, NO CENTRO.</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1134/017_-_moreira_-_calcamento_rua_francisco_de_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO POLIÉDRICA DA RUA FRANCISCO DE CARVALHO MELO, NO BAIRRO SÃO PEDRO.</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1135/018_-_moreira_-_calcamento_rua_valinhos.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO POLIÉDRICA DA RUA VALINHOS DESDE A RUA SÃO DOMINGOS ATÉ A RUA MARIA DA CONCEIÇÃO, NO BAIRRO SÃO PEDRO.</t>
+  </si>
+  <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1136/019_-_cinesio_-_calcamento_francisco_pinto_de_mesquita-_francisco_de_castro.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE A CALÇAMENTO NA RUA FRANCISCO PINTO DE MESQUITA, BAIRRO CIDADE NOVA.</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1137/020_-_cinesio_-_bomba_mutum.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO POSSA INSTALAR A BOMBA NO POCO O MAIS RÁPIDO POSSÍVEL NA LOCALIDADE MUTUM, CONTRIBUINDO COM A IRRIGAÇÃO E USO DO DIA DIA DOS MORADORES DA LOCALIDADE CITADA.</t>
+  </si>
+  <si>
+    <t>1138</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1138/021-_cinesio_-_calcamento_estrada_mutum.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE A MELHORIA NA ESTRADA DA ACESSO A LOCALIDADE MUTUM E OUTRAS LOCALIDADES DA REGIÃO.</t>
+  </si>
+  <si>
+    <t>1139</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1139/022_-_cinesio_-_academia_mutum.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE A IMPLANTACAO DE UMA  ACADEMIA MISTA NA LOCALIDADE MUTUM.</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1140/023_-_cinesio_-_lavanderia_piacava_3..pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE A QUE O PODER EXECUTIVO PROVIDENCIE A CONCLUSÃO DA REFORMA DA LAVANDERIA DO BAIRRO PIAÇAVA 3.</t>
+  </si>
+  <si>
+    <t>1141</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1141/024_-_moreira_-_calcamento_travessa_palmerais.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DA PAVIMENTAÇÃO POLIÉDRICA DA TRAVESSA PALMEIRAIS, NO BAIRRO PRAI DO VENTO.</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1147/025_-_deido_-_calcamento_marimba.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA, PROVIDENCIE O COMPLEMENTO DO CALÇAMENTO DESDE O TOTÓ ATE A CLEIDE E ZÉ ROBERTO, NA LOCALIDADE MARIMBA, ZONA RURAL DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1145/026_-_ernesto_-_rua_tambaqui_bairro_santa_ines.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA PROVIDENCIE A LIMPEZA E O CALÇAMENTO DA RUA TAMBAQUI - SANTA INÊS.</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1146/027_-_ernesto_-_transporte_adaptado.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA PROVIDENCIE A AQUISIÇÃO DE UM CARRO ADAPTADO PARA O TRANSPORTE DE CADEIRANTES NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1148/028_-_deido_-_calcamento_marimba.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA, PROVIDENCIE O CALÇAMENTO NA LOCALIDADE MARIMBA NAS DUAS RUAS APÓS O AÇUDE DO JOÃO SOLDADO.</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1149/029_-_deido_-_academia_marimba_e_taboca.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE UMA ACADEMIAS POPULAR, UMA NA LOCALIDADE MARIMBA E OUTRA NA LOCALIDADE TABOCA.</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1156/030_-_ernesto_-_limpeza_rua_sete_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA PROVIDENCIE A LIMPEZA DA RUA SETE DE SETEMBRO, NO BAIRRO CIDADE NOVA.</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1157/031_-_leite_-_lombada_na_rua_elias_santos.pdf</t>
+  </si>
+  <si>
+    <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE JUNTAMENTE AO ÓRGÃO COMPETENTE A IMPLANTAÇÃO DE UMA LOMBADA NA RUA ELIAS SANTOS, DEVIDO O RISCO DE PROVOCAR ACIDENTES E REDUZIR A VELOCIDADE NA VIA.</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1158/032_-_cinesio_-_calcamento_do_trecho_2_da_rua_luis_lopes_de_morais.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE A PAVIMENTACAO EM CALÇAMENTO DO TRECHO 2 DA RUA LUIS LOPES DE MORAIS SENTIDO RESIDÊNCIA DA DONA JOVINA PIAÇAVA 2.</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1159/033_-_cinesio_-_calcamento_do_trecho_2_da_rua_do_galo_piacava_2.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE A PAVIMENTACAO EM CALÇAMENTO DO TRECHO 2 DA RUA DO GALO PIAÇAVA 2, SENTIDO RESIDÊNCIA DA SRA JANAINA.</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1160/034_-_cinesio_-_calcamento_luis_rosa_-_praia_do_vento.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE A PAVIMENTAÇÃO DA RUA LUIS ROSA TRECHO DA RESIDÊNCIA DA SENHORA ELAINE. E DE FORMA IMEDIATO UMA LIMPEZA ONDE HÁ ACÚMULO DE ÁGUA DIFICULTANDO A PASSAGEM DE CADEIRANTE QUE RESIDE NO LOCAL.</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1162/035_-_neguim_-_sarjeta_-_mamedio_azevedo.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE O REPARO DAS SARJETAS DA RUA SÃO DOMINGOS COM A RUA MAMÉDIO AZEVEDO.</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1163/036_-_ernesto_-_abertura_rua_sete_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA PROVIDENCIE A ABERTURA DA RUA SETE DE SETEMBRO, NO BAIRRO CIDADE NOVA.</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1164/037_-_neguim_-_calcamento_-_joao_jose_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A PAVIMENTAÇÃO POLIÉDRICA DA RUA JOÃO JOSÉ DOS SANTOS ENTRE AS RUAS SANTA RITA E MATO GROSSO, NO BAIRRO CIDADE NOVA.</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1165/038_-_neguim_-_sinalizacao_-_escolas.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE JUNTO AO SETOR COMPETENTE A SINALIZAÇÃO NA FRENTE DAS ESCOLAS MUNICIPAIS PARA O EMBARQUE E DESEMBARQUE DOS ALUNOS DE MANEIRA SEGURA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -669,67 +1212,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1093/pl_001-2026_-_altera_dia_municipal_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1094/pl_002-2026_-_cria_10_novas_vagas_de_bolsa_de_estudo_para__programa_juventude_capacitada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1104/pl_003-2026_-_piso_salarial_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1105/pl_004-2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1106/pr_001-26_-_altera_a_resolucao_078-2025_-_diarias_camara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1096/pr_002-2026_-_regulamenta_lgpd_-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1097/pr_003-2026_-_governo_digital_lei_14129.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1114/r001_-_ernesto_e_leite_-_convite_ao_diretor_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1095/001_-_deido_-_limpeza_da_praca_luis_jeremias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1098/002_-_neguim_-_calcamento_-_rua_manoel_antonio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1099/003_-_neguim_-_calcamento_-_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1100/004_-_francide_-_mureta_cemiterio_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1102/005_-_mirian_-_ponto_de_atendimento_-_bacuri.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1103/006_-_mirian_-_estrada_brejo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1107/007_-_leite_-_setor_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1108/008_-_deido_-_reparo_da_estrada_taboca.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1109/009_-_moreira_-_estrada_parque_fronteira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1110/010_-_ernesto_-_limpeza_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1111/011_-_ernesto_-_limpeza_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1112/012_-_ernesto_-_limpeza_vila_bartolomeu.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1113/013_-_ernesto_-_limpeza_na_rua_sao_domingos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1093/pl_001-2026_-_altera_dia_municipal_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1094/pl_002-2026_-_cria_10_novas_vagas_de_bolsa_de_estudo_para__programa_juventude_capacitada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1104/pl_003-2026_-_piso_salarial_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1105/pl_004-2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1131/pl_005-2026_-_reorganizacao_administrativa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1132/pl_006-2026_-_previdencia_propria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1142/pl_007-2026_-_campanhas_transito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1143/pl_008-2026_-_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1150/pl_009_-_ldo_-_2027.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1152/pl_010_-_altera_a_lei_municipal_no_602_de_17_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1153/pl_011__nova_lei_porcentagem_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1154/pl_012_-_municipalizacao_do_transito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1155/pl_013-2026_-_denominacao_ponte_salustiano_jose.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1161/pl_014-2026_-_criar_cargos_2026..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1117/001-2026_-_apreciacao_de_parecer_do_tce_-_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1118/002-2026_-_mulher_cidada_-_maria_do_socorro_santana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1119/003-2026_-_mulher_cidada_-_esmeraldina_moraes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1120/004-2026_-_mulher_cidada_-_maria_do_socorro_rocha.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1121/005-2026_-_mulher_cidada_-_maria_da_paz.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1122/006-2026_-_mulher_cidada_-_alayanne_manoelly.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1123/007-2026_-_mulher_cidada_-_emilly_de_moura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1124/008-2026_-_mulher_cidada_-_jacqueline_brito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1125/009-2026_-_mulher_cidada_-_tatyelle_maria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1126/010-2026_-_mulher_cidada_-_teresa_cristina.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1127/011-2026_-_mulher_cidada_-_pauliana_andrea.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1128/012-2026_-_mulher_cidada_-_leda_cristina.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1106/pr_001-26_-_altera_a_resolucao_078-2025_-_diarias_camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1096/pr_002-2026_-_regulamenta_lgpd_-.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1097/pr_003-2026_-_governo_digital_lei_14129.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1129/pr_004-2026_-_regulamenta_a_politica_de_privacidade_de_dados.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1130/pr_005-2026_-_desafetacao_-_longarinas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1151/pr_006-2026_-_apreciacao_de_parecer_do_tce_-_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1114/r001_-_ernesto_e_leite_-_convite_ao_diretor_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1095/001_-_deido_-_limpeza_da_praca_luis_jeremias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1098/002_-_neguim_-_calcamento_-_rua_manoel_antonio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1099/003_-_neguim_-_calcamento_-_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1100/004_-_francide_-_mureta_cemiterio_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1102/005_-_mirian_-_ponto_de_atendimento_-_bacuri.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1103/006_-_mirian_-_estrada_brejo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1107/007_-_leite_-_setor_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1108/008_-_deido_-_reparo_da_estrada_taboca.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1109/009_-_moreira_-_estrada_parque_fronteira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1110/010_-_ernesto_-_limpeza_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1111/011_-_ernesto_-_limpeza_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1112/012_-_ernesto_-_limpeza_vila_bartolomeu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1113/013_-_ernesto_-_limpeza_na_rua_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1115/014_-_moreira_-_vazamentos_residencial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1116/015_-_moreira_-_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1133/016_-_moreira_-_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1134/017_-_moreira_-_calcamento_rua_francisco_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1135/018_-_moreira_-_calcamento_rua_valinhos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1136/019_-_cinesio_-_calcamento_francisco_pinto_de_mesquita-_francisco_de_castro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1137/020_-_cinesio_-_bomba_mutum.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1138/021-_cinesio_-_calcamento_estrada_mutum.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1139/022_-_cinesio_-_academia_mutum.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1140/023_-_cinesio_-_lavanderia_piacava_3..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1141/024_-_moreira_-_calcamento_travessa_palmerais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1147/025_-_deido_-_calcamento_marimba.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1145/026_-_ernesto_-_rua_tambaqui_bairro_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1146/027_-_ernesto_-_transporte_adaptado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1148/028_-_deido_-_calcamento_marimba.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1149/029_-_deido_-_academia_marimba_e_taboca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1156/030_-_ernesto_-_limpeza_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1157/031_-_leite_-_lombada_na_rua_elias_santos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1158/032_-_cinesio_-_calcamento_do_trecho_2_da_rua_luis_lopes_de_morais.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1159/033_-_cinesio_-_calcamento_do_trecho_2_da_rua_do_galo_piacava_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1160/034_-_cinesio_-_calcamento_luis_rosa_-_praia_do_vento.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1162/035_-_neguim_-_sarjeta_-_mamedio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1163/036_-_ernesto_-_abertura_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1164/037_-_neguim_-_calcamento_-_joao_jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2026/1165/038_-_neguim_-_sinalizacao_-_escolas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="65.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -827,507 +1370,1851 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>47</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s">
         <v>53</v>
-      </c>
-[...19 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...19 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...19 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>64</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" t="s">
         <v>70</v>
-      </c>
-[...19 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E16" t="s">
+        <v>73</v>
+      </c>
+      <c r="F16" t="s">
         <v>74</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" t="s">
+        <v>73</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...19 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="F19" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="F20" t="s">
+        <v>88</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="G20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="F21" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22" t="s">
+        <v>96</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" t="s">
+        <v>73</v>
+      </c>
+      <c r="F23" t="s">
+        <v>39</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="H23" t="s">
         <v>101</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="1" t="s">
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
         <v>102</v>
       </c>
-      <c r="H22" t="s">
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" t="s">
         <v>103</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H24" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>51</v>
+      </c>
+      <c r="D25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" t="s">
+        <v>107</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" t="s">
+        <v>72</v>
+      </c>
+      <c r="E26" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" t="s">
+        <v>111</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" t="s">
+        <v>72</v>
+      </c>
+      <c r="E27" t="s">
+        <v>73</v>
+      </c>
+      <c r="F27" t="s">
+        <v>115</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H27" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>119</v>
+      </c>
+      <c r="E28" t="s">
+        <v>120</v>
+      </c>
+      <c r="F28" t="s">
+        <v>92</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" t="s">
+        <v>119</v>
+      </c>
+      <c r="E29" t="s">
+        <v>120</v>
+      </c>
+      <c r="F29" t="s">
+        <v>92</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H29" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" t="s">
+        <v>119</v>
+      </c>
+      <c r="E30" t="s">
+        <v>120</v>
+      </c>
+      <c r="F30" t="s">
+        <v>92</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" t="s">
+        <v>119</v>
+      </c>
+      <c r="E31" t="s">
+        <v>120</v>
+      </c>
+      <c r="F31" t="s">
+        <v>92</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H31" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32" t="s">
+        <v>119</v>
+      </c>
+      <c r="E32" t="s">
+        <v>120</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" t="s">
+        <v>119</v>
+      </c>
+      <c r="E33" t="s">
+        <v>120</v>
+      </c>
+      <c r="F33" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H33" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>139</v>
+      </c>
+      <c r="E34" t="s">
+        <v>140</v>
+      </c>
+      <c r="F34" t="s">
+        <v>141</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>145</v>
+      </c>
+      <c r="E35" t="s">
+        <v>146</v>
+      </c>
+      <c r="F35" t="s">
+        <v>107</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H35" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>145</v>
+      </c>
+      <c r="E36" t="s">
+        <v>146</v>
+      </c>
+      <c r="F36" t="s">
+        <v>39</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H36" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" t="s">
+        <v>145</v>
+      </c>
+      <c r="E37" t="s">
+        <v>146</v>
+      </c>
+      <c r="F37" t="s">
+        <v>153</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" t="s">
+        <v>146</v>
+      </c>
+      <c r="F38" t="s">
+        <v>96</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H38" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>30</v>
+      </c>
+      <c r="D39" t="s">
+        <v>145</v>
+      </c>
+      <c r="E39" t="s">
+        <v>146</v>
+      </c>
+      <c r="F39" t="s">
+        <v>64</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H39" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>162</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40" t="s">
+        <v>145</v>
+      </c>
+      <c r="E40" t="s">
+        <v>146</v>
+      </c>
+      <c r="F40" t="s">
+        <v>64</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H40" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>165</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" t="s">
+        <v>145</v>
+      </c>
+      <c r="E41" t="s">
+        <v>146</v>
+      </c>
+      <c r="F41" t="s">
+        <v>92</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H41" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D42" t="s">
+        <v>145</v>
+      </c>
+      <c r="E42" t="s">
+        <v>146</v>
+      </c>
+      <c r="F42" t="s">
+        <v>107</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H42" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>171</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>47</v>
+      </c>
+      <c r="D43" t="s">
+        <v>145</v>
+      </c>
+      <c r="E43" t="s">
+        <v>146</v>
+      </c>
+      <c r="F43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H43" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>51</v>
+      </c>
+      <c r="D44" t="s">
+        <v>145</v>
+      </c>
+      <c r="E44" t="s">
+        <v>146</v>
+      </c>
+      <c r="F44" t="s">
+        <v>115</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H44" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>55</v>
+      </c>
+      <c r="D45" t="s">
+        <v>145</v>
+      </c>
+      <c r="E45" t="s">
+        <v>146</v>
+      </c>
+      <c r="F45" t="s">
+        <v>115</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H45" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>180</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>59</v>
+      </c>
+      <c r="D46" t="s">
+        <v>145</v>
+      </c>
+      <c r="E46" t="s">
+        <v>146</v>
+      </c>
+      <c r="F46" t="s">
+        <v>115</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H46" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>63</v>
+      </c>
+      <c r="D47" t="s">
+        <v>145</v>
+      </c>
+      <c r="E47" t="s">
+        <v>146</v>
+      </c>
+      <c r="F47" t="s">
+        <v>115</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H47" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>186</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>68</v>
+      </c>
+      <c r="D48" t="s">
+        <v>145</v>
+      </c>
+      <c r="E48" t="s">
+        <v>146</v>
+      </c>
+      <c r="F48" t="s">
+        <v>84</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H48" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>190</v>
+      </c>
+      <c r="D49" t="s">
+        <v>145</v>
+      </c>
+      <c r="E49" t="s">
+        <v>146</v>
+      </c>
+      <c r="F49" t="s">
+        <v>84</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H49" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>194</v>
+      </c>
+      <c r="D50" t="s">
+        <v>145</v>
+      </c>
+      <c r="E50" t="s">
+        <v>146</v>
+      </c>
+      <c r="F50" t="s">
+        <v>84</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H50" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>197</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>198</v>
+      </c>
+      <c r="D51" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" t="s">
+        <v>84</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H51" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>202</v>
+      </c>
+      <c r="D52" t="s">
+        <v>145</v>
+      </c>
+      <c r="E52" t="s">
+        <v>146</v>
+      </c>
+      <c r="F52" t="s">
+        <v>84</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H52" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>206</v>
+      </c>
+      <c r="D53" t="s">
+        <v>145</v>
+      </c>
+      <c r="E53" t="s">
+        <v>146</v>
+      </c>
+      <c r="F53" t="s">
+        <v>88</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H53" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>209</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>210</v>
+      </c>
+      <c r="D54" t="s">
+        <v>145</v>
+      </c>
+      <c r="E54" t="s">
+        <v>146</v>
+      </c>
+      <c r="F54" t="s">
+        <v>88</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H54" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>214</v>
+      </c>
+      <c r="D55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E55" t="s">
+        <v>146</v>
+      </c>
+      <c r="F55" t="s">
+        <v>88</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>217</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>218</v>
+      </c>
+      <c r="D56" t="s">
+        <v>145</v>
+      </c>
+      <c r="E56" t="s">
+        <v>146</v>
+      </c>
+      <c r="F56" t="s">
+        <v>88</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H56" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>221</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>222</v>
+      </c>
+      <c r="D57" t="s">
+        <v>145</v>
+      </c>
+      <c r="E57" t="s">
+        <v>146</v>
+      </c>
+      <c r="F57" t="s">
+        <v>88</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H57" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>226</v>
+      </c>
+      <c r="D58" t="s">
+        <v>145</v>
+      </c>
+      <c r="E58" t="s">
+        <v>146</v>
+      </c>
+      <c r="F58" t="s">
+        <v>84</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H58" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>229</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>230</v>
+      </c>
+      <c r="D59" t="s">
+        <v>145</v>
+      </c>
+      <c r="E59" t="s">
+        <v>146</v>
+      </c>
+      <c r="F59" t="s">
+        <v>107</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H59" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>233</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>234</v>
+      </c>
+      <c r="D60" t="s">
+        <v>145</v>
+      </c>
+      <c r="E60" t="s">
+        <v>146</v>
+      </c>
+      <c r="F60" t="s">
+        <v>115</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H60" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>237</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>238</v>
+      </c>
+      <c r="D61" t="s">
+        <v>145</v>
+      </c>
+      <c r="E61" t="s">
+        <v>146</v>
+      </c>
+      <c r="F61" t="s">
+        <v>115</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H61" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>241</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>242</v>
+      </c>
+      <c r="D62" t="s">
+        <v>145</v>
+      </c>
+      <c r="E62" t="s">
+        <v>146</v>
+      </c>
+      <c r="F62" t="s">
+        <v>107</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H62" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>245</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>246</v>
+      </c>
+      <c r="D63" t="s">
+        <v>145</v>
+      </c>
+      <c r="E63" t="s">
+        <v>146</v>
+      </c>
+      <c r="F63" t="s">
+        <v>107</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H63" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>249</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>250</v>
+      </c>
+      <c r="D64" t="s">
+        <v>145</v>
+      </c>
+      <c r="E64" t="s">
+        <v>146</v>
+      </c>
+      <c r="F64" t="s">
+        <v>115</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H64" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>253</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>254</v>
+      </c>
+      <c r="D65" t="s">
+        <v>145</v>
+      </c>
+      <c r="E65" t="s">
+        <v>146</v>
+      </c>
+      <c r="F65" t="s">
+        <v>92</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H65" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>257</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>258</v>
+      </c>
+      <c r="D66" t="s">
+        <v>145</v>
+      </c>
+      <c r="E66" t="s">
+        <v>146</v>
+      </c>
+      <c r="F66" t="s">
+        <v>88</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H66" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>261</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>262</v>
+      </c>
+      <c r="D67" t="s">
+        <v>145</v>
+      </c>
+      <c r="E67" t="s">
+        <v>146</v>
+      </c>
+      <c r="F67" t="s">
+        <v>88</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H67" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>265</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>266</v>
+      </c>
+      <c r="D68" t="s">
+        <v>145</v>
+      </c>
+      <c r="E68" t="s">
+        <v>146</v>
+      </c>
+      <c r="F68" t="s">
+        <v>88</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H68" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>269</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>270</v>
+      </c>
+      <c r="D69" t="s">
+        <v>145</v>
+      </c>
+      <c r="E69" t="s">
+        <v>146</v>
+      </c>
+      <c r="F69" t="s">
+        <v>39</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H69" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>273</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>274</v>
+      </c>
+      <c r="D70" t="s">
+        <v>145</v>
+      </c>
+      <c r="E70" t="s">
+        <v>146</v>
+      </c>
+      <c r="F70" t="s">
+        <v>115</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H70" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>277</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>278</v>
+      </c>
+      <c r="D71" t="s">
+        <v>145</v>
+      </c>
+      <c r="E71" t="s">
+        <v>146</v>
+      </c>
+      <c r="F71" t="s">
+        <v>39</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>282</v>
+      </c>
+      <c r="D72" t="s">
+        <v>145</v>
+      </c>
+      <c r="E72" t="s">
+        <v>146</v>
+      </c>
+      <c r="F72" t="s">
+        <v>39</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H72" t="s">
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>