--- v0 (2025-11-13)
+++ v1 (2026-05-21)
@@ -54,527 +54,527 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMELM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/882/proposta_001_-_emenda_008-2024.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/882/proposta_001_-_emenda_008-2024.pdf</t>
   </si>
   <si>
     <t>Modifica os dispositivos da Lei Orgânica do Município e dá outras providências</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/850/pl_001-2024_-_piso_2024.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/850/pl_001-2024_-_piso_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos vencimentos dos profissionais da educação do municipal de Demerval Lobão – PI e dá outras providências</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Leite</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/851/pl_002-2024_-_vedacao_de_homenagens_ficha_suja.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/851/pl_002-2024_-_vedacao_de_homenagens_ficha_suja.pdf</t>
   </si>
   <si>
     <t>Proíbe a concessão de homenagens a pessoas que tenham sido condenadas por atos de improbidade ou crime de corrupção, e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/852/pl_003-2024_-_advogados.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/852/pl_003-2024_-_advogados.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATENDIMENTO PRIORITÁRIO AOS ADVOGADOS QUE ESTIVEREM REPRESENTANDO OS INTERESSES DOS CLIENTES NAS INSTITUIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/853/pl_004-2024_-_concessionarias..pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/853/pl_004-2024_-_concessionarias..pdf</t>
   </si>
   <si>
     <t>Fica determinado às concessionárias de serviços públicos a consertar os buracos e valas abertas nas vias e passeios públicos no âmbito do município de Demerval Lobão e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/854/pl_005-2024_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/854/pl_005-2024_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo Municipal a complementar o piso da enfermagem no mês de janeiro/2024 e dá outras providências</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/855/pl_006_-_psicopedagogas_114600.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/855/pl_006_-_psicopedagogas_114600.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Demerval Lobão o “Dia Municipal do Psicopedagogo”, a ser comemorado anualmente _x000D_
 no dia 12 novembro, e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/856/pl_007_-_pag_tributos_114743.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/856/pl_007_-_pag_tributos_114743.pdf</t>
   </si>
   <si>
     <t>Institui o direito do contribuinte de ter acesso a meios e formas de pagamento digital, tais como Pix e transferência bancária, para quitação de débitos de natureza tributária, taxas e contribuições.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/857/pl_008_-_cria_vagas_programa_juventude_capacitada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/857/pl_008_-_cria_vagas_programa_juventude_capacitada.pdf</t>
   </si>
   <si>
     <t>CRIA 10 VAGAS DE BOLSA DE ESTUDO PARA O PROGRAMA JUVENTUDE CAPACITADA - LEI Nº 633/2022 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Cinésio da Piaçava</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/858/pl_009-2024_-_dia_da_paroquia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/858/pl_009-2024_-_dia_da_paroquia.pdf</t>
   </si>
   <si>
     <t>Inclui o dia 19 de março ao calendário municipal de Demerval Lobão, e confere ponto facultativo nas repartições públicas do município e dá outras providências</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/859/pl_010-2024_-_denominacao_da_avenida_do_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/859/pl_010-2024_-_denominacao_da_avenida_do_santo_elias.pdf</t>
   </si>
   <si>
     <t>Denomina a Avenida principal da localidade Santo Elias.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/860/pl_011-2024_-_denominacao_da_rua_principal_do_mutum.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/860/pl_011-2024_-_denominacao_da_rua_principal_do_mutum.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua principal da localidade Mutum</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/861/pl_012-2024_-_altera_a_redacao_do_inciso_v_do_art._58.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/861/pl_012-2024_-_altera_a_redacao_do_inciso_v_do_art._58.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso V do art. 58 da Lei Municipal nº 508/2015 que dispõe sobre o Regime Próprio de Previdência dos Servidores Públicos Municipais de Demerval Lobão para incluir novo plano de equacionamento do déficit atuarial e outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/862/pl_013-2024_-_adequacao_orcamentaria_lpg.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/862/pl_013-2024_-_adequacao_orcamentaria_lpg.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 139.817,93 NO _x000D_
  ORÇAMENTO PROGRAMA DE 2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/863/pl_014-2024_-_denominacao_do_cemiterio_bacuris.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/863/pl_014-2024_-_denominacao_do_cemiterio_bacuris.pdf</t>
   </si>
   <si>
     <t>Atribui nome ao Logradouro Público, tipo Cemitério Municipal, de Cemitério Municipal Francisco Veloso dos Santos (Chico Margarida), na localidade Portal dos Bacuris zona rural deste município, e da outras providências.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/864/pl_015-2024_-_pagamento_por_desempenho_da_saude_bucal.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/864/pl_015-2024_-_pagamento_por_desempenho_da_saude_bucal.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO MUNICÍPIO DE DEMERVAL LOBÃO O PAGAMENTO POR DESEMPENHO DA SAÚDE BUCAL NA ATENÇÃO PRIMÁRIA À SAÚDE - APS, PREVISTO NA PORTARIA N° 960 DE 17 DE JULHO DE 2023, DO MINISTÉRIO DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/865/pl_016-2024_-_denominacao_dos_logradouros_-_residencial_francisca_azevedo_moraes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/865/pl_016-2024_-_denominacao_dos_logradouros_-_residencial_francisca_azevedo_moraes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação dos logradouros públicos do RESIDENCIAL FRANCISCA AZEVEDO MORAES, zona urbana deste município, e da outras providências.”</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/866/pl_017-2024_-_atribui_nome_aos_logradouros_-_portal_dos_bacuris.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/866/pl_017-2024_-_atribui_nome_aos_logradouros_-_portal_dos_bacuris.pdf</t>
   </si>
   <si>
     <t>Atribui nome aos Logradouros Públicos, tipo ruas, na localidade Portal dos Bacuris zona rural deste município, e da outras providências.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Alessandra Lopes</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/867/pl_018-2024_-_denominacao_do_complexo_esportivo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/867/pl_018-2024_-_denominacao_do_complexo_esportivo.pdf</t>
   </si>
   <si>
     <t>Denominação do Complexo Esportivo Municipal   em homenagem ao Professor Genival Sousa, situado no  Bairro Praia do Vento e contém outras providências.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/868/pl_019-2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/868/pl_019-2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária para o Exercício Financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/869/pl_020-2024_-_ecoponto_de_residuos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/869/pl_020-2024_-_ecoponto_de_residuos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO “ECOPONTO DE RESIDUOS”, NAS AREAS DE LIMPEZA URBANA, NESTE MUNICIPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/870/pl_021-2024_-_galerias_bueiros_corregos_boas_de_lobo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/870/pl_021-2024_-_galerias_bueiros_corregos_boas_de_lobo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA PERIÓDICA E A MANUTENÇÃO DA INFRAESTRUTURA DA REDE PLUVIAL, EM GALERIAS, BUEIROS, CÓRREGOS, BOAS DE LOBO E ETC NO MUNICIPIO DE DEMERVAL LOBÃO.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/871/pl_022-2024_-_dia_do_nutricionista.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/871/pl_022-2024_-_dia_do_nutricionista.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICIPIO DE DEMERVAL LOBÃO O “DIA DO NUTRICIONISTA”, A SER COMEMORADO ANUALMENTE NO DIA 31 DE AGOSTO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/872/pl_024-2024_-_subsidio_do_prefeito_vice-prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/872/pl_024-2024_-_subsidio_do_prefeito_vice-prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais para a legislatura (2025-2028), e dá outras providências.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/874/pl_025-2024_-_cria_conselho_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/874/pl_025-2024_-_cria_conselho_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/875/pl_026-2024_-_cria_o_fundo_do_idoso.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/875/pl_026-2024_-_cria_o_fundo_do_idoso.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA NO MUNICÍPIO DE DEMERVAL LOBÃO (PI) CONFORME ESPECÍFICA</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/876/pl_027_2024_-_credito_especial.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/876/pl_027_2024_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do MUNICÍPIO DE DEMERVAL LOBÃO-PI e autoriza a abertura de crédito adicional especial ao orçamento anual de 2024 no valor de 128.696,24 (cento e vinte e oito mil, seiscentos e noventa e seis reais e vinte e quatro centavos).</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Pé de Serra</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/877/pl_028-2024_-_dia_dos_povos_de_matriz_africana.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/877/pl_028-2024_-_dia_dos_povos_de_matriz_africana.pdf</t>
   </si>
   <si>
     <t>Cria o Dia Municipal dos Povos e Comunidades Tradicionais de Matriz Africana e o Dia do Sacerdote e da Sacerdotisa das Religiões de Matriz Africana, reconhecendo tais povos e comunidades tradicionais e torna suas práticas e saberes ancestrais integrantes do patrimônio cultural do Município de Demerval Lobão e dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/878/pl_029-2024_-_loa_2025.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/878/pl_029-2024_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE DEMERVAL LOBÃO - PI, PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/879/pl_030-2024_-_novo_previne_brasil.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/879/pl_030-2024_-_novo_previne_brasil.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO MUNICÍPIO DE DEMERVAL LOBÃO O PAGAMENTO POR DESEMPENHO DO COMPONENTE DE QUALIDADE, PREVISTOS NAS PORTARIAS Nº 3.493, DE 10 DE ABRIL DE 2024, DO MINISTÉRIO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/880/pl_031-2024_-_lombada_elevada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/880/pl_031-2024_-_lombada_elevada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de faixa elevada para a travessia de pedestres em frente aos estabelecimentos de ensino do município de Demerval Lobão-Pi, e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/881/pl_032-2024_-_calibrador_nos_postos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/881/pl_032-2024_-_calibrador_nos_postos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do fornecimento calibradores de pneus em plenas condições de uso em todos os postos de combustíveis no município de Demerval Lobão, e dá outras providências</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/884/pl_033-2024_-_revisao_ppa_2022_2025.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/884/pl_033-2024_-_revisao_ppa_2022_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2022/2025, INSTITUÍDO PELA LEI Nº. 621 DE 23 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/885/pl_034-2024_-_abono_salarial.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/885/pl_034-2024_-_abono_salarial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE PAGAMENTO DE ABONO SALARIAL PARA OS PROFISSIONAIS DA EDUCAÇÃO BÁSICA PÚBLICA VINCULADOS À SECRETARIA DE EDUCAÇÃO DE DEMERVAL LOBÃO – PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/886/pl_036-2024_-_abono_acs_e_ace.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/886/pl_036-2024_-_abono_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ABONO SALARIAL ÚNICO PARA O ANO DE 2024 AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/985/pdl_010-24_-_julgamento_de_contas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/985/pdl_010-24_-_julgamento_de_contas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Poder Executivo Municipal, de Demerval Lobão (Pi) relativas ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/873/pr_001-2024_-_subsidio_dos_vereadores.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/873/pr_001-2024_-_subsidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos Vereadores e do Presidente da Câmara Municipal de Demerval Lobão, PI, para a legislatura de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_resolucao_002_-_altracao_no_regimento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_resolucao_002_-_altracao_no_regimento.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 041/2012, de 21 de novembro de 2012, Regimento Interno da Câmara Municipal de Demerval Lobão.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Demerval Lobão, Piauí.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -881,68 +881,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/882/proposta_001_-_emenda_008-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/850/pl_001-2024_-_piso_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/851/pl_002-2024_-_vedacao_de_homenagens_ficha_suja.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/852/pl_003-2024_-_advogados.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/853/pl_004-2024_-_concessionarias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/854/pl_005-2024_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/855/pl_006_-_psicopedagogas_114600.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/856/pl_007_-_pag_tributos_114743.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/857/pl_008_-_cria_vagas_programa_juventude_capacitada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/858/pl_009-2024_-_dia_da_paroquia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/859/pl_010-2024_-_denominacao_da_avenida_do_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/860/pl_011-2024_-_denominacao_da_rua_principal_do_mutum.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/861/pl_012-2024_-_altera_a_redacao_do_inciso_v_do_art._58.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/862/pl_013-2024_-_adequacao_orcamentaria_lpg.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/863/pl_014-2024_-_denominacao_do_cemiterio_bacuris.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/864/pl_015-2024_-_pagamento_por_desempenho_da_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/865/pl_016-2024_-_denominacao_dos_logradouros_-_residencial_francisca_azevedo_moraes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/866/pl_017-2024_-_atribui_nome_aos_logradouros_-_portal_dos_bacuris.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/867/pl_018-2024_-_denominacao_do_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/868/pl_019-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/869/pl_020-2024_-_ecoponto_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/870/pl_021-2024_-_galerias_bueiros_corregos_boas_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/871/pl_022-2024_-_dia_do_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/872/pl_024-2024_-_subsidio_do_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/874/pl_025-2024_-_cria_conselho_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/875/pl_026-2024_-_cria_o_fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/876/pl_027_2024_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/877/pl_028-2024_-_dia_dos_povos_de_matriz_africana.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/878/pl_029-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/879/pl_030-2024_-_novo_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/880/pl_031-2024_-_lombada_elevada.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/881/pl_032-2024_-_calibrador_nos_postos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/884/pl_033-2024_-_revisao_ppa_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/885/pl_034-2024_-_abono_salarial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/886/pl_036-2024_-_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/985/pdl_010-24_-_julgamento_de_contas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/873/pr_001-2024_-_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_resolucao_002_-_altracao_no_regimento.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/882/proposta_001_-_emenda_008-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/850/pl_001-2024_-_piso_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/851/pl_002-2024_-_vedacao_de_homenagens_ficha_suja.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/852/pl_003-2024_-_advogados.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/853/pl_004-2024_-_concessionarias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/854/pl_005-2024_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/855/pl_006_-_psicopedagogas_114600.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/856/pl_007_-_pag_tributos_114743.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/857/pl_008_-_cria_vagas_programa_juventude_capacitada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/858/pl_009-2024_-_dia_da_paroquia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/859/pl_010-2024_-_denominacao_da_avenida_do_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/860/pl_011-2024_-_denominacao_da_rua_principal_do_mutum.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/861/pl_012-2024_-_altera_a_redacao_do_inciso_v_do_art._58.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/862/pl_013-2024_-_adequacao_orcamentaria_lpg.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/863/pl_014-2024_-_denominacao_do_cemiterio_bacuris.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/864/pl_015-2024_-_pagamento_por_desempenho_da_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/865/pl_016-2024_-_denominacao_dos_logradouros_-_residencial_francisca_azevedo_moraes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/866/pl_017-2024_-_atribui_nome_aos_logradouros_-_portal_dos_bacuris.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/867/pl_018-2024_-_denominacao_do_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/868/pl_019-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/869/pl_020-2024_-_ecoponto_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/870/pl_021-2024_-_galerias_bueiros_corregos_boas_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/871/pl_022-2024_-_dia_do_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/872/pl_024-2024_-_subsidio_do_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/874/pl_025-2024_-_cria_conselho_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/875/pl_026-2024_-_cria_o_fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/876/pl_027_2024_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/877/pl_028-2024_-_dia_dos_povos_de_matriz_africana.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/878/pl_029-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/879/pl_030-2024_-_novo_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/880/pl_031-2024_-_lombada_elevada.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/881/pl_032-2024_-_calibrador_nos_postos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/884/pl_033-2024_-_revisao_ppa_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/885/pl_034-2024_-_abono_salarial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/886/pl_036-2024_-_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/985/pdl_010-24_-_julgamento_de_contas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/873/pr_001-2024_-_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_resolucao_002_-_altracao_no_regimento.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>