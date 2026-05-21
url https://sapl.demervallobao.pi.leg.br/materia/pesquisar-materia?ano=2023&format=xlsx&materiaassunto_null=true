--- v0 (2025-11-13)
+++ v1 (2026-05-21)
@@ -54,1433 +54,1433 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMELM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL - CMDL</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/723/proposta_de_emenda_-_001-2023.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/723/proposta_de_emenda_-_001-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição de vagas do Poder Legislativo Municipal, com base na Constituição Federal de 1988 (art. 29, IV, “a”) e na Lei Orgânica do município de Demerval Lobão (art. 18, caput), e dá outras providências.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Delegado César</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/720/pl_-_001_-_denominacao_de_creche_miranda_dantas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/720/pl_-_001_-_denominacao_de_creche_miranda_dantas.pdf</t>
   </si>
   <si>
     <t>Denomina a Creche do bairro Boa esperança de “Creche ANTONIO JOSÉ DE MIRANDA DANTAS JÚNIOR”.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/721/pl_-_002_-_demervalprev.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/721/pl_-_002_-_demervalprev.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS BENEFÍCIOS PAGOS PELO FUNDO PREVIDENCIÁRIO DO MUNICÍPIO DE DEMERVAL LOBÃO-PI QUE POSSUEM DIREITO AO REAJUSTE NA MESMA DATA E ÍNDICES APLICADOS AO RGPS.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/722/pl_-_003_-_piso_2023.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/722/pl_-_003_-_piso_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE DEMERVAL LOBÃO – PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cinésio da Piaçava</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/728/pl_-_004_-_denominacao_de_rua_parnarama.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/728/pl_-_004_-_denominacao_de_rua_parnarama.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Projetada na lateral do Estádio Municipal “Helvídio Nunes” ligando a Br 316 e a Avenida Sinhá Ribeiro, de Rua José Paulo da Silva (Parnarama).</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/729/pl_-_005_-_doacao_terreno.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/729/pl_-_005_-_doacao_terreno.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR AO TRIBUNAL DE JUSTIÇA DO ESTADO DO PIAUÍ UMA ÁREA DE TERRENO PARA FINS DE CONSTRUÇÃO FÓRUM DA COMARCA DE DEMERVAL LOBÃO/PI, A ÁREA DE TERRENO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/731/pl_-_006_-_altera_redacao_do_artigo_28.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/731/pl_-_006_-_altera_redacao_do_artigo_28.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 28 DA LEI Nº 651 DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Pé de Serra</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/732/pl_-_007_-_gratuidade_para_o_atendimento_medico_veterinario.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/732/pl_-_007_-_gratuidade_para_o_atendimento_medico_veterinario.pdf</t>
   </si>
   <si>
     <t>Estabelece a gratuidade para o atendimento médico veterinário no âmbito do Município de Demerval Lobão a cães e gatos domésticos e de abrigos, resgatados da rua ou adotados de zoocômios.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/733/pl_-_008_-_cria_vagas_programa_juventude_capacitada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/733/pl_-_008_-_cria_vagas_programa_juventude_capacitada.pdf</t>
   </si>
   <si>
     <t>CRIA 10 VAGAS DE BOLSA DE ESTUDO PARA O PROGRAMA JUVENTUDE CAPACITADA - LEI Nº 633/2022 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/735/pl_-_009_-_regulariza_diarias_para_servidores.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/735/pl_-_009_-_regulariza_diarias_para_servidores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO ÂMBITO DO PODER EXECUTIVO DE DEMERVAL LOBÃO-PI</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/736/pl_-_010_-_denominacao_de_av._antonio_ribeiro_de_melo_neto.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/736/pl_-_010_-_denominacao_de_av._antonio_ribeiro_de_melo_neto.pdf</t>
   </si>
   <si>
     <t>Denomina a Avenida principal do Residencial Francisca Azevedo de “Avenida ANTONIO RIBEIRO DE MELO NETO”.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/737/pl_-_011_-_denominacao_da_creche_-_p._vaquejador.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/737/pl_-_011_-_denominacao_da_creche_-_p._vaquejador.pdf</t>
   </si>
   <si>
     <t>Denomina a Creche do bairro Parque Vaquejador de Creche IRENE ARAÚJO MORAIS DE SOUSA “TIA IRENE”.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Alessandra Lopes</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/760/pl_-_012_-_dia_dos_profissionais_de_saude_linha_de_frente_da_covid.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/760/pl_-_012_-_dia_dos_profissionais_de_saude_linha_de_frente_da_covid.pdf</t>
   </si>
   <si>
     <t>Cria o Dia Municipal em homenagem e gratidão aos profissionais da saúde e demais trabalhadores(as) dos espaços de saúde, os quais atuaram na linha de frente contra a covid-19 e dá outras providências</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Professora Eline</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/776/pl_-_013_-_denominacao_da_rua_projetada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/776/pl_-_013_-_denominacao_da_rua_projetada.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Projetada no bairro Praia do Vento de “Rua Paulo Rossi”.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/777/pl_-_014_-_denominacao_da_ponte_da_dilurdes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/777/pl_-_014_-_denominacao_da_ponte_da_dilurdes.pdf</t>
   </si>
   <si>
     <t>Denomina a Ponte da Rua Santa Rita, no bairro Cidade Nova de PONTE DA DILURDES.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/778/pl_-_015_-_iptu.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/778/pl_-_015_-_iptu.pdf</t>
   </si>
   <si>
     <t>Institui o “IPTU Social” que dispõe sobre a concessão de isenção de IPTU - Imposto Predial e Territorial Urbano no Município de Demerval Lobão-PI e dá outras providências.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/796/pl_-_016_-_autistas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/796/pl_-_016_-_autistas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PRAZO DE VALIDADE DO LAUDO MÉDICO PERICIAL QUE ATESTA O TRANSTORNO DO ESPECTRO AUTISTA (TEA), INSTITUIU A CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA), INSTITUI O ATENDIMENTO PRIORITÁRIO À CRIANÇAS, JOVENS E ADULTOS COM TEA, INSTITUI O DIA MUNICIPAL DA CONSCIENTIZAÇÃO DO AUTISMO, NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO E DISPÕE SOBRE O DEVER DE INSERÇÃO DO SÍMBOLO MUNDIAL DA CONSCIENTIZAÇÃO SOBRE O TEA NAS PLACAS DE ATENDIMENTO PRIORITÁRIO NOS ORGÃOS DE ATENDIMENTO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/797/pl_-_017_-_denominacao_de_unidade_basica_do_pescado.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/797/pl_-_017_-_denominacao_de_unidade_basica_do_pescado.pdf</t>
   </si>
   <si>
     <t>DENOMINA A UNIDADE BÁSICA DO PESCADO DE DEMERVAL LOBÃO DE SR. ANTONIO JOSÉ BORGES DO CARMO (PAPÚ).</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/798/pl_-_018_-_ldo_2024.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/798/pl_-_018_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/799/pl_-_019_-_altera_artigo_27_do_plano.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/799/pl_-_019_-_altera_artigo_27_do_plano.pdf</t>
   </si>
   <si>
     <t>QUE ALTERA O ARTIGO 27 DA LEI 646, DE 21 DE NOVEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/800/pl_-_020_-_comjuv.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/800/pl_-_020_-_comjuv.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 1º E ARTIGO 5º DA LEI Nº 601, DE 17 DE JUNHO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/801/pl_-_021_-_organograma_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/801/pl_-_021_-_organograma_educacao.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE ALTERAÇÃO NA ESTRUTURA DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE DEMERVAL LOBÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/802/pl_-_022_-_permuta_imoveis.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/802/pl_-_022_-_permuta_imoveis.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI 524 DE 15 DE DEZEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/803/pl_-_023_-_protecao_a_fauna.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/803/pl_-_023_-_protecao_a_fauna.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE PROTEÇÃO À FAUNA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/804/pl_-_024_-_fogos_de_artificio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/804/pl_-_024_-_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>PROÍBE A QUEIMA, SOLTURA E MANUSEIO DE FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS DE ALTO IMPACTO SONORO, TECNICAMENTE CLASSIFICADOS COMO “FOGOS DE ESTAMPIDO” E “ARTIGOS EXPLOSIVOS”.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/805/pl_-_025_-_internet_gratuita.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/805/pl_-_025_-_internet_gratuita.pdf</t>
   </si>
   <si>
     <t>DEFINE QUE OS ÓRGÃOS PÚBLICOS MUNICIPAIS MANTENHAM PONTOS DE INTERNET GRATUITA EM SUAS REPARTIÇÕES EM HORÁRIO COMERCIAL PARA ATENDER A POPULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/810/pl_-_026_-_educacao_ambiental_alessandra_2023.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/810/pl_-_026_-_educacao_ambiental_alessandra_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana Municipal de Incentivo à Preservação do Meio Ambiente, institui a Semana de Conscientização sobre Preservação e Sustentabilidade Ambiental nas escolas da rede pública municipal de ensino, e dá outras providencias.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/811/pl_-_027_-_pagamento_de_abono_-_fundef.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/811/pl_-_027_-_pagamento_de_abono_-_fundef.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE PAGAMENTO DE ABONO SALARIAL DE VERBAS ADVINDAS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DO MAGISTÉRIO (FUNDEF) DO MUNICÍPIO DE DEMERVAL LOBÃO – PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/812/pl_-_028_-_criacao_fundo_e_conselho_do_esporte.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/812/pl_-_028_-_criacao_fundo_e_conselho_do_esporte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte e Lazer, institui o Fundo Municipal do Esporte e Lazer do Município de Demerval Lobão e dá outras providências.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/815/pl_-_029_-_cemiterios.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/815/pl_-_029_-_cemiterios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR CONCESSÃO DE INSTALAÇÃO DE CEMITÉRIOS PARTICULARES, ESTABELECE REGRAS DE FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/820/pl_-_030_-_lei_liberdade_economica.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/820/pl_-_030_-_lei_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO MUNICIPAL DE DIREITOS DE LIBERDADE ECONÔMICA, ESTABELECE NORMAS PARA ATOS DE LIBERAÇÃO DE ATIVIDADE ECONÔMICA E A ANÁLISE DE IMPACTO REGULATÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/821/pl_-_031_-_auxilio_doenca.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/821/pl_-_031_-_auxilio_doenca.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DO BENEFÍCIO POR INCAPACIDADE TEMPORÁRIA (AUXÍLIO-DOENÇA) EM DECORRÊNCIA DAS OBRIGAÇÕES CONTIDAS NA EMENDA CONSTITUCIONAL N° 103/2019.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/822/pl_-_032_-_marcha_para_jesus.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/822/pl_-_032_-_marcha_para_jesus.pdf</t>
   </si>
   <si>
     <t>Institui na Calendário Oficial de Eventos da cidade de Demerval Lobão-Pi no último sábado de agosto de cada ano a Marcha para Jesus.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/823/pl_-_033_-_credito_adicional_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/823/pl_-_033_-_credito_adicional_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo para Abertura de Crédito Adicional Especial no valor de R$ 139.817,93 no orçamento programa de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/824/pl_-_034_-_denominacao_da_praca_-piacava.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/824/pl_-_034_-_denominacao_da_praca_-piacava.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça do bairro Piaçava de “Praça Cesário Moura” em homenagem ao senhor Cesário Antonio dos Santos e dá outras providências</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/827/pl_-_035_-_piso_da_enfermagem.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/827/pl_-_035_-_piso_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAR O PISO NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/826/pl_-_036_-_loa_-_2024.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/826/pl_-_036_-_loa_-_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE DEMERVAL LOBÃO - PI, PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/828/pl_-_037_-_politica_de_esporte.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/828/pl_-_037_-_politica_de_esporte.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Esportes e Lazer no âmbito do Município de Demerval Lobão e dá outras providencias</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/829/pl_-_038_-_bolsa_atleta.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/829/pl_-_038_-_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ATLETA NO MUNICIPIO DE DEMERVAL LOBÃO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Deido Alves</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/833/pl_-_039_-_denominacao_da_praca_-_custodio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/833/pl_-_039_-_denominacao_da_praca_-_custodio.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça em frente ao Senhor Custódio de “Praça Manoel de Sousa Santos” e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/834/pl_-_040_-_revogacao_da_lei_carga_horaria_profissionais_da_saude.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/834/pl_-_040_-_revogacao_da_lei_carga_horaria_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA REVOGAÇÃO DAS LEIS MUNICIPAIS Nº 637, DE 08 DE JULHO DE 2022 E 642, DE 18 DE AGOSTO DE 2022, ÀS QUAIS DISPÕEM SOBRE A JORNADA DE TRABALHO DOS MÉDICOS, ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/835/pl_-_041_-_alteracao_salarial_cargos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/835/pl_-_041_-_alteracao_salarial_cargos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O VENCIMENTO DE ALGUNS DOS SERVIDORES DO MUNICÍPIO DE DEMERVAL LOBÃO- PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/839/pl_-_042_-_revisao_ppa_2022_2025.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/839/pl_-_042_-_revisao_ppa_2022_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2022/2025, INSTITUÍDO PELA LEI Nº 621 DE 23 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/840/pl_-_043_-_reajuste_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/840/pl_-_043_-_reajuste_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos vencimentos dos profissionais da educação do municipal de Demerval Lobão – PI e dá outras providências.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/841/pl_-_044_-_abono_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/841/pl_-_044_-_abono_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de pagamento de abono salarial para os profissionais da educação básica pública vinculados à Secretaria de Educação de Demerval Lobão – PI e dá outras providências.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/842/pl_-_045_-_criacao_vagas_gurada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/842/pl_-_045_-_criacao_vagas_gurada.pdf</t>
   </si>
   <si>
     <t>CRIA 12 VAGAS DE GUARDA MUNICIPAL - CLASSE DE GUARDA NÍVEL 01 - NOS QUADROS DE PESSOAL DA PREFEITURA MUNICIPAL DE DEMERVAL LOBÃO - PI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/843/pl_-_046_-_sim.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/843/pl_-_046_-_sim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal - S.I.M para produtos de origem animal e vegetal destinados ao consumo humano e dá outras providências.”</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/844/pl_-_047_-_incentivo_profissionais_saude_bucal.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/844/pl_-_047_-_incentivo_profissionais_saude_bucal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE PAGAMENTO DO INCENTIVO FINANCEIRO POR DESEMPENHO DA SAÚDE BUCAL NA ATENÇÃO PRIMÁRIA À SAÚDE-APS NO ÂMBITO DO MUNICÍPIO DE DEMERVAL LOBÃO–PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/845/pl_-_048_-_reajuste_acs_e_ace.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/845/pl_-_048_-_reajuste_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS), e aos Agentes de Combate às Endemias (ACE), incentivo financeiro adicional e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/846/pl_-_049_-_denominacao_da_praca.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/846/pl_-_049_-_denominacao_da_praca.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça da Rua Santa Luzia com São José e dá outras providências</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/847/pl_-_050__-_espaco_multieventos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/847/pl_-_050__-_espaco_multieventos.pdf</t>
   </si>
   <si>
     <t>DENOMINA O ESPAÇO MULTIEVENTOS DO BAIRRO SÃO PEDRO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/848/pl_-_051_-_revogacao_aliquotas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/848/pl_-_051_-_revogacao_aliquotas.pdf</t>
   </si>
   <si>
     <t>Revoga parcialmente o plano de equacionamento do déficit atuarial, até elaboração de nova avaliação. Mantém alíquota extraordinária de 2023</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/849/pl_-_052_-_incentivo_acs.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/849/pl_-_052_-_incentivo_acs.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE ACS E AOS AGENTES DE COMBATE ÀS ENDEMIAS ACE – INCENTIVO FINANCEIRO ADICIONAL (ABONO) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Zé do Povo</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/739/pdl_001-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/739/pdl_001-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 001/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA._x000D_
 ELITA DA COSTA MENESE JORGE.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/740/pdl_002-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/740/pdl_002-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 002/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA._x000D_
 MARILENE SILVA BARBOSA SOUSA.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/741/pdl_003-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/741/pdl_003-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 003/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA._x000D_
 MARIA ANTONIA DE SOUSA ROSA LIMA.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/742/pdl_004-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/742/pdl_004-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 004/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA._x000D_
 VANDA ALVES FEITOSA DE SOUSA.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/743/pdl_005-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/743/pdl_005-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 005/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA._x000D_
 JULIANE CATARINE DO NASCIMENTO CLIMACO.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/744/pdl_006-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/744/pdl_006-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 006/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA._x000D_
 EDYA PAZZYANNE ALVES CARDOSO.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/745/pdl_007-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/745/pdl_007-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 007/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA._x000D_
 ANGELA IANE SILVA SALES.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/746/pdl_008-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/746/pdl_008-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 008/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. ROSEMERE IMPERES LIRA.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>Francide Lopes</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/747/pdl_009-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/747/pdl_009-23.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE DECRETO LEGISLATIVO Nº 009/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. ERINALDA SOARES LIMA BEZERRA</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/748/pdl_010-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/748/pdl_010-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 010/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. FRANCISCA FERREIRA DE LIMA COSTA.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 011/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. VANESSA DE MOURA MELO.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/750/pdl_012-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/750/pdl_012-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 012/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. ANA CLEIDE RIBEIRO DA SILVA FÉLIX.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/751/pdl_013-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/751/pdl_013-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 013/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. ANDRÉA SENTO-SÉ DE ARAGÃO.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/752/pdl_014-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/752/pdl_014-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 014/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. ANAINA KARINE MENESES LAGES DE SÁ.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/753/pdl_015-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/753/pdl_015-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 015/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. ROSILENE RODRIGUES DA CRUZ.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/754/pdl_016-23.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/754/pdl_016-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 016/2023 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. IRACI MARIA DA SILVA.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/738/pr_001_-_galeria_lilas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/738/pr_001_-_galeria_lilas.pdf</t>
   </si>
   <si>
     <t>Cria a “GALERIA LILÁS” no âmbito do poder legislativo do município de Demerval Lobão, estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/806/r-_001_-_cesar_-_audiencia_publica.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/806/r-_001_-_cesar_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER LEGISLATIVO MUNICIPAL, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL PROMOVA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO DIA 26 DE ABRIL DE 2023 AS 9:00H A FIM DE QUE SEJA TRATADO SOBRE A QUESTÃO DE SEGURANÇA PÚBLICA EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/807/r-_002_-_pe_de_serra_-_dir._hospital.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/807/r-_002_-_pe_de_serra_-_dir._hospital.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo Municipal, nos termos da Lei Orgânica Municipal promova o CONVITE ao Sr. Geraldo Amâncio Guedes Júnior, Diretor Administrativo do Hospital João Luiz de Moraes a comparecer neste Plenário em Sessão Ordinária para ser ouvido e questionado acerca da situação daquele hospital no que tange ao serviço à população demervalense</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/785/r-_003_-_ze_do_povo_-_audiencia_publica.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/785/r-_003_-_ze_do_povo_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo Municipal, nos termos da Lei Orgânica Municipal promova a realização de uma audiência pública a ser _x000D_
 realizada no mais curto espaço de tempo a fim de que seja tratada a situação da implantação de uma agência da Caixa Econômica Federal_x000D_
 ou a reativação da Casa Lotérica em nosso município de Demerval Lobão-Pi.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/786/r-_004_-_ze_do_povo_-_audiencia_publica_-_equatorial.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/786/r-_004_-_ze_do_povo_-_audiencia_publica_-_equatorial.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo Municipal, nos termos da Lei Orgânica Municipal promova a realização de uma audiência pública com a empresa EQUATORIAL ENERGIA a ser realizada no mais breve espaço de tempo, a fim de encontrar meios de sanar a problemática quanto à leitura e cobranças indevidas e de valores abusivos aos usuários demervalense, em especial do Residencial Francisca Azevedo.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/794/r-_005_-_pe_de_serra_-_sec._seguranca.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/794/r-_005_-_pe_de_serra_-_sec._seguranca.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo Municipal, nos termos da Lei Orgânica Municipal envie expediente à Secretaria de Segurança Pública expondo a necessidade e consequentemente requerendo a implantação do serviço de emissão do novo RG no âmbito do município de Demerval Lobão por parte do Governo do Estado do Piauí.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/817/r-_007_-_eline_-_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/817/r-_007_-_eline_-_educacao.pdf</t>
   </si>
   <si>
     <t>QUE O PODER LEGISLATIVO MUNICIPAL REQUEIRA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO QUE SEJA APRESENTADO O ORGANOGRAMA DAS ATIVIDADES QUE COMPLEMENTAM A CARGA HORÁRIA (35 HORAS SEMANAIS) PROPOSTAS PARA CUMPRIMENTO DA JORNADA AMPLIADA QUE REGULAMENTA O REGIME DA EDUCAÇÃO MUNICIPAL</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/832/r-_009_-_pe_de_serra_-_viatura_pm_nos_festejos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/832/r-_009_-_pe_de_serra_-_viatura_pm_nos_festejos.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo Municipal, nos termos da Lei Orgânica Municipal envie expediente ao Comandante da Companhia de Polícia Militar no município requerendo que seja destacada uma viatura de Polícia para cobertura nos festejos de Santa Edwiges na localidade Santo Elias, zona rural deste município, especialmente nas noites dos dias 07, 11 e 14 do corrente mês, a partir das 22 horas, onde na oportunidade haverá show com banda ao vivo para toda a comunidade</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/719/001_-_alessandra_lopes_-_poco_conjunto.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/719/001_-_alessandra_lopes_-_poco_conjunto.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a perfuração de um poço tubular e que seja disponibilizado para a Agespisa para que possa atender os moradores do bairro Santa Inês e conjunto Valdir Azevedo.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/724/002_-_mutum_2..pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/724/002_-_mutum_2..pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, o alargamento da entrada do povoado  Mutum juntamente com uma placa de identificação, E uma academia popular para o mesmo.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/725/003_-_onibus_escolar.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/725/003_-_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, juntamente com o órgão competente, providencie um transporte escolar dos alunos do Residencial Francisca Azevedo De Moraes e dos bairros distantes, para suas devidas escolas.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/726/004_-_cinesio_-_reparo_rua_projetada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/726/004_-_cinesio_-_reparo_rua_projetada.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, O CALÇAMENTO DA RUA AO LADO DO ESTÁDIO MUNICIPAL QUE LIGA A BR 316 A AVENIDA SINHÁ RIBEIRO</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/727/005_-_ze_do_povo_-_isencao_do_itbi.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/727/005_-_ze_do_povo_-_isencao_do_itbi.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A ISENÇÃO DO ITBI DOS IMÓVEIS DO RESIDENCIAL FRANCISCA AZEVEDO DE MORAES.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/730/006_-_cinesio_-_rua_da_estrela_-_vaquejador.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/730/006_-_cinesio_-_rua_da_estrela_-_vaquejador.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, O CALÇAMENTO DA RUA DA ESTRELA, NO BAIRRO PARQUE VAQUEJADOR, DESDE A RUA MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/734/007_-_alessandra_-_projeto_galeria_lilas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/734/007_-_alessandra_-_projeto_galeria_lilas.pdf</t>
   </si>
   <si>
     <t>Cria a “GALERIA LILÁS” no âmbito do poder legislativo do município de demerval lobão, estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/755/008_-_cesar_-_academia_-_ginasio_poliesportivo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/755/008_-_cesar_-_academia_-_ginasio_poliesportivo.pdf</t>
   </si>
   <si>
     <t>QUE INDICA QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE UMA ACADEMIA POPULAR, BEM COMO A CONSTRUÇÃO DE UMA QUADRA COBERTA NO RESIDENCIAL FRANCISCA AZEVEDO DE MORAES.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/756/009_-_cesar_-_limpeza_dos_cemiterios.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/756/009_-_cesar_-_limpeza_dos_cemiterios.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A LIMPEZA EM CARÁTER EMERGENCIAL DOS CEMITÉRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/757/010_-_cesar_-_calcamento_as_margens_da_br_316.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/757/010_-_cesar_-_calcamento_as_margens_da_br_316.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO POLIÉDRICA (CALÇAMENTO) DAS MÁRGENS DA BR 316 DESDE A RUA SANTA CRUZ ATÉ O RESIDENCIAL FRANCISCA AZEVEDO, OU NO MÍNIMO A TERRAPLANAGEM DOS TRECHOS EM QUESTÃO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/758/011_-_cinesio_-_calcamento_-_travessa_sergio_rodrigues_de_sousa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/758/011_-_cinesio_-_calcamento_-_travessa_sergio_rodrigues_de_sousa.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, O CALÇAMENTO DA TRAVESSA SÉRGIO RODRIGUES DE SOUSA, PIAÇAVA 2.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/759/012_-_eline_-_iluminacao_-_residencial.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/759/012_-_eline_-_iluminacao_-_residencial.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A ILUMINAÇÃO DESDE O ACESSO DO RESIDENCIAL FRANCISCA AZEVEDO ATÉ A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/761/013_-_cinesio_-_terrenos_baldios.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/761/013_-_cinesio_-_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE AO ÓRGÃO COMPETENTE, A FISCALIZAÇÃO DOS TERRENOS BALDIOS NO MUNICÍPIO E ORIENTE OS PROPRIETÁRIOS PARA QUE OS MANTENHAM LIMPOS PARA O COMBATE À DENGUE E OUTRAS DOENÇAS.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/762/014_-_ze_do_povo_-_quadra_e_campo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/762/014_-_ze_do_povo_-_quadra_e_campo.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE UMA QUADRA POLIESPORTIVA, JUNTAMENTE COM UM CAMPO DE FUTEBOL NA LOCALIDADE “RESISTÊCIA CAMPONESA”.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/763/015_-_ze_do_povo_-_praca_e_academia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/763/015_-_ze_do_povo_-_praca_e_academia.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A IMPLANTAÇÃO NA LOCALIDADE “RESISTÊCIA CAMPONESA” DE UMA PRAÇA E UMA ACADEMIA POPULAR</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/764/016_-_ze_do_povo_-_passagem_molhada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/764/016_-_ze_do_povo_-_passagem_molhada.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA SOBRE A MARIMBA NA ESTRADA QUE DÁ ACESSO À LOCALIDADE “NOVA GERAÇÃO”.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/765/017_-_deido_-_energia_solar_-_poco.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/765/017_-_deido_-_energia_solar_-_poco.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE UM SISTEMA DE CAPTAÇÃO DE ENERGIA SOLAR NO POÇO DA LOCALIDADE MARIMBA.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/767/018_-_deido_-_academia_popular.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/767/018_-_deido_-_academia_popular.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE UMA ACADEMIAS POPULAR, UMA NA LOCALIDADE MARIMBA E OUTRA NA LOCALIDADE TABOCA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/768/019_-_eline_-_posto_de_saude_-_residencial.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/768/019_-_eline_-_posto_de_saude_-_residencial.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NO RESIDENCIAL FRANCISCA AZEVEDO.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/769/020_-_eline_-_concurso_publico_professores.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/769/020_-_eline_-_concurso_publico_professores.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, JUNTO ÀS SECRETARIAS COMPETENTES, PROMOVA UM CONCURSO PÚBLICO PARA PROVIMENTO DE PROFESSOR DO MUNICÍPIO</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/770/021_-_pe_de_serra_-_posto_de_saude_-_extrema.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/770/021_-_pe_de_serra_-_posto_de_saude_-_extrema.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NA LOCALIDADE EXTREMA.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/771/022_-_cinesio_-_campo_society_-_piacava_3.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/771/022_-_cinesio_-_campo_society_-_piacava_3.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE AO ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE UM CAMPO DE FUTEBOL SOCIETY NO BAIRRO PIAÇAVA 3.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/772/023_-_cinesio_-_calcamento_rua_zeus_-_piacava_2.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/772/023_-_cinesio_-_calcamento_rua_zeus_-_piacava_2.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE AO ÓRGÃO COMPETENTE, O CALÇAMENTO DAS RUAS ZEUS E SÃO LUIZ NO BAIRRO PIAÇAVA 2.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/773/024_-_ze_do_povo_-_sarjetas_e_canaletas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/773/024_-_ze_do_povo_-_sarjetas_e_canaletas.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A CONSTRUÇÃO DAS SARJETAS E CANALETAS NO CRUZAMENTO DAS RUAS DEMÓSTENES DE MORAES E FRANCISCO DE CARVALHO MELO, NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/774/025_-_alessandra_-_ruas_ma._da_conceicao_e_santo_antonio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/774/025_-_alessandra_-_ruas_ma._da_conceicao_e_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infraestrutura, para que esta providencie o calçamento das ruas a seguir descritas: _x000D_
 _x000D_
 a) Rua Maria da Conceição, no Bairro São Pedro_x000D_
 b) Rua Santo Antonio, que finaliza na UBS do Parque Vaquejador</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/775/026_-_alessandra_-_formacao_para_agentes_de_portaria_e_duplas_gestoras_da_escolas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/775/026_-_alessandra_-_formacao_para_agentes_de_portaria_e_duplas_gestoras_da_escolas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, oficialize o Chefe da Guarda Civil Municipal, para que este realize uma formação de no mínimo, 8 h com a dupla gestora das escolas municipais (Diretores e Coordenadores) e com a equipe de agentes de portaria e/ou vigias das escolas, abordando: _x000D_
 _x000D_
 a) Noções Básicas de Segurança Preventiva _x000D_
 b) Medidas proativas e protocolos básicos de segurança nos ambientes escolares municipais_x000D_
 c) outro tema que julgar conveniente inserir na formação</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/779/027_-_cinesio_-_espaco_ubs.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/779/027_-_cinesio_-_espaco_ubs.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE AO ÓRGÃO COMPETENTE, UM ESPAÇO ADQUADO NA UBS DO BAIRRO PIAÇAVA PARA AS MAIS DIVERSAS ATIVIDADES DE SAÚDE, TAIS COMO BOLSA FAMÍLIA, HIPERTENSOS, BEM COMO REUNIÕES COM A COMUNIDADE.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/780/028_-_cesar_-_campo_society_-_mutirao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/780/028_-_cesar_-_campo_society_-_mutirao.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A AQUISIÇÃO DE TERRENO PARA QUE SEJA CONSTRUÍDO UM CAMPO SOCIETY CONTEMPLANDO OS BAIRROS MUTIRÃO E PARQUE VAQUEJADOR.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A PAIMENTAÇÃO POLIÉDRICA DA RUA SÃO RAIMUNDO, PIAÇAVA 2.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/782/030_-_ze_do_povo_-_praca_e_academia_-_vista_alegre.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/782/030_-_ze_do_povo_-_praca_e_academia_-_vista_alegre.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A IMPLANTAÇÃO NO BAIRRO VISTA ALEGRE DE UMA PRAÇA COM UMA ACADEMIA POPULAR.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/783/031_-_ze_do_povo_-_local_de_atendimento_-_mutum.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/783/031_-_ze_do_povo_-_local_de_atendimento_-_mutum.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE COM O ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE UM LOCAL DE ATENDIMENTO DA COMUNIDADE NO QUE SE REFERE À SAÚDE DA FAMÍLIA NA LOCALIDADE MUTUM.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/784/032_-_ze_do_povo_-_legalizacao_transporte_de_pessoas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/784/032_-_ze_do_povo_-_legalizacao_transporte_de_pessoas.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE UM ESTUDO DE VIABILIDADE PARA A IMPLANTAÇÃO E REGULARIZAÇÃO DO SERVIÇO DE TRANSPORTES DE PESSOAS, NAS MODALIDADES DE MOTOTÁXI, TÁXI E COLETIVOS NO ÂMBITO DO MUNICÍPIO DE DEMERVAL LOBÃO.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/787/033_-_pe_de_serra_-_sinalizacao_ruas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/787/033_-_pe_de_serra_-_sinalizacao_ruas.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A SINALIZAÇÃO DAS RUAS QUE FORAM ASFALTADAS NAS PROXIMIDADES DOS CRUZAMENTOS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/788/034_-_pe_de_serra_-_asfalto_-_ate_pontao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/788/034_-_pe_de_serra_-_asfalto_-_ate_pontao.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE 06 (SEIS) KM DE PAVIMENTAÇÃO ASFÁLTICA INTERLIGANDO A SEDE DO MUNICÍPIO, MAIS PRECISAMENTE DO BAIRRO PARQUE VAQUEJADOR ATÉ O PONTÃO, NO RIO POTY, O QUE BENEFICIARÁ INÚMERAS FAMÍLIAS DA ZONA URBANA E RURAL.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/789/035_-_pe_de_serra_-_asfalto_-_ate_pau_darco.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/789/035_-_pe_de_serra_-_asfalto_-_ate_pau_darco.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA INTERLIGANDO O POVOADO BOQUINHA ATÉ O MUNICÍPIO DE PAU DARCO, PASSANDO PELO SANTO ELIAS.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/790/036_-_pe_de_serra_-_casa_de_farinha.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/790/036_-_pe_de_serra_-_casa_de_farinha.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE UMA “CASA DE FARINHA” MUNICIPAL, TÃO NECESSÁRIA PARA AQUELES QUE AINDA TEM A SUA SUBSISTÊNCIA NA CULTIVAÇÃO DE MANDIOCAS.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/791/037_-_pe_de_serra_-_justica_itinerante.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/791/037_-_pe_de_serra_-_justica_itinerante.pdf</t>
   </si>
   <si>
     <t>QUE REQUER QUE O PODER EXECUTIVO MUNICIPAL, JUNTO A SECRETARIA COMPETENTE, VIABILIZE A REALIZAÇÃO DE UMA AÇÃO SOCIAL DA JUSTIÇA ITINERANTE NO QUE SE REFERE A CASAMENTOS, DIVÓRCIOS E EMISSÃO DE IDENTIDADE, TUDO DE MANEIRA GRATUITA PARA A POPULAÇÃO DEMERVALENSE.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/792/038_-_iluminacao__rua_demostenes_de_moraes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/792/038_-_iluminacao__rua_demostenes_de_moraes.pdf</t>
   </si>
   <si>
     <t>QUE REQUER QUE O PODER EXECUTIVO MUNICIPAL, MOBILIZE A SECRETARIA MUNICIPAL DE INFRAESTRUTURA, PARA QUE ESTA PROVIDENCIE A ILUMINAÇÃO DA RUA A SEGUIR DESCRITA:  A) RUA DEMÓSTENES DE MORAES, BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/793/039_-_cinesio_-_calcamento_-_jose_timoteo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/793/039_-_cinesio_-_calcamento_-_jose_timoteo.pdf</t>
   </si>
   <si>
     <t>QUE REQUER QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO DA RUA JOSÉ TIMÓTEO, INTERLIGANDO A RUA SÃO JOSÉ AO RESIDENCIAL FLORES.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/795/040_-_eline_-_indicativo_de_pl_-_anteprojeto.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/795/040_-_eline_-_indicativo_de_pl_-_anteprojeto.pdf</t>
   </si>
   <si>
     <t>Propõe ao Executivo Municipal o seguinte Projeto de Lei:_x000D_
 EMENTA: “Autoriza o Poder Executivo Municipal, a Transformar o Cargo de Auxiliar de Enfermagem em Técnico em enfermagem e dá outras providências”.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/808/041_-_deido_-_rua_joao_jose_dos_santos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/808/041_-_deido_-_rua_joao_jose_dos_santos.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE à SECRETARIA MUNICIPAL DE INFRAESTRUTURA, A PAIMENTAÇÃO POLIÉDRICA DA RUA JOÃO JOSÉ DOS SANTOS, BAIRRO PARQUE VAQUEJADOR.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/809/042_-_cesar_-_bebedouro_no_centro_esportivo_no_bairro_cidade_nova.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/809/042_-_cesar_-_bebedouro_no_centro_esportivo_no_bairro_cidade_nova.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTAMENTE AO SETOR COMPETENTE, A IMPLANTAÇÃO DE UM BEBEDOURO NO CENTRO ESPORTIVO NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/813/043_-_ze_do_povo_-_conclusao_de_calcamento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/813/043_-_ze_do_povo_-_conclusao_de_calcamento.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRTURA A CONCLUSÃO DOS CALÇAMENTOS NA VILA BARTOLOMEU.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/814/044_-_pe_de_serra_-_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/814/044_-_pe_de_serra_-_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Dirigido ao Ministro do Desenvolvimento e Assistência Social, Família e Combate à Fome do Brasil, senhor José Wellington Barroso de Araújo Dias, REQUERENDO QUE O MESMO POSSA CONFERIR AOS NOSSO MUNICÍPIO UNIDADES HABITACIONAIS DO PROGRAMA “MINHA CASA, MINHA VIDA”, SENDO QUE AS MESMAS SEJAM DIVIDIDAS PARA A ZONA URBANA BEM COMO PARA A ZONA RURAL, ATENDENDO ASSIM MELHOR A POPULAÇÃO DEMERVALENSE.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/816/046_-_alessandra_-_ampliacao_da_agencia_bb.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/816/046_-_alessandra_-_ampliacao_da_agencia_bb.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, ceda o espaço situado atrás da agência do Banco do Brasil, a fim de que esta agência possa realizar uma ampliação no seu espaço físico, de modo que venha a proporcionar um melhor atendimento à comunidade demervalense e um melhor ambiente de trabalho para seus trabalhadores.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/819/047_-_ze_do_povo_-_conclusao_de_calcamento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/819/047_-_ze_do_povo_-_conclusao_de_calcamento.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A CONCLUSÃO DOS CALÇAMENTOS NA VILA BARTOLOMEU, a saber: Rua Manoel Ribeiro, Rua Santa Luzia e Rua Hungria.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/818/048_-_eline_-_calcamento_e_iluminacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/818/048_-_eline_-_calcamento_e_iluminacao.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, JUNTO AO ÓRGÃO COMPETENTE QUE PROVIDENCIE O CALÇAMENTO E ILUMINAÇÃO NOS ARREDORES DO COMPLEXO FRANCISCO DAS CHAGAS SANTOS MARTINS “PADRE CHAGAS” NO BAIRRO CIDADE NOVA, ESPECIFICAMENTE NAS PROXIMIDADES DA RUA TIRADENTES.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/830/049_-_eline_-_cessao_da_area_de_eventos_-_barraqueiros.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/830/049_-_eline_-_cessao_da_area_de_eventos_-_barraqueiros.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, JUNTO AO ÓRGÃO COMPETENTE PROVIDENCIE A CESSÃO DO ESPAÇO DA ÁREA DE EVENTOS ATRÁS DO GINÁSIO POLIESPORTIVO GOVERNADOR MÃO SANTA PARA OS DONOS DE TRAILERS QUE FORAM RETIRADOS E/OU TIVERAM AS SUAS ATIVIDADES COMPROMETIDAS DA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/831/050_-_ze_do_povo_-_cantores_gospel.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/831/050_-_ze_do_povo_-_cantores_gospel.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie um Projeto de Lei que fomente a cultura no que diz respeito a cantores gospel e outros do nosso município.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/836/051_-_alessandra_-_construcao_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/836/051_-_alessandra_-_construcao_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, proceda a construção de um ponto de ônibus em frente ao Residencial Francisca Azevedo, de modo que venha a proporcionar um melhor conforto aos usuários de ônibus.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/837/052_-_alessandra_-_pintura_de_faixa_de_pedestre_residencial_fca_azevedo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/837/052_-_alessandra_-_pintura_de_faixa_de_pedestre_residencial_fca_azevedo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, acione o órgão responsável, em caráter de urgência, para fazer a pintura da faixas de pedestres em frente ao Residencial Francisca Azevedo, bem como demais demarcações de solo.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/838/053_-_cesar_-_asfalto_elias_santos_e_santa_cruz.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/838/053_-_cesar_-_asfalto_elias_santos_e_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a pavimentação asfáltica das ruas Elias Santos, Rua do Barrocão e Santa Cruz saindo na BR 316, de acordo com o croqui em anexo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1787,68 +1787,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/723/proposta_de_emenda_-_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/720/pl_-_001_-_denominacao_de_creche_miranda_dantas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/721/pl_-_002_-_demervalprev.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/722/pl_-_003_-_piso_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/728/pl_-_004_-_denominacao_de_rua_parnarama.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/729/pl_-_005_-_doacao_terreno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/731/pl_-_006_-_altera_redacao_do_artigo_28.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/732/pl_-_007_-_gratuidade_para_o_atendimento_medico_veterinario.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/733/pl_-_008_-_cria_vagas_programa_juventude_capacitada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/735/pl_-_009_-_regulariza_diarias_para_servidores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/736/pl_-_010_-_denominacao_de_av._antonio_ribeiro_de_melo_neto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/737/pl_-_011_-_denominacao_da_creche_-_p._vaquejador.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/760/pl_-_012_-_dia_dos_profissionais_de_saude_linha_de_frente_da_covid.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/776/pl_-_013_-_denominacao_da_rua_projetada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/777/pl_-_014_-_denominacao_da_ponte_da_dilurdes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/778/pl_-_015_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/796/pl_-_016_-_autistas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/797/pl_-_017_-_denominacao_de_unidade_basica_do_pescado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/798/pl_-_018_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/799/pl_-_019_-_altera_artigo_27_do_plano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/800/pl_-_020_-_comjuv.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/801/pl_-_021_-_organograma_educacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/802/pl_-_022_-_permuta_imoveis.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/803/pl_-_023_-_protecao_a_fauna.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/804/pl_-_024_-_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/805/pl_-_025_-_internet_gratuita.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/810/pl_-_026_-_educacao_ambiental_alessandra_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/811/pl_-_027_-_pagamento_de_abono_-_fundef.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/812/pl_-_028_-_criacao_fundo_e_conselho_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/815/pl_-_029_-_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/820/pl_-_030_-_lei_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/821/pl_-_031_-_auxilio_doenca.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/822/pl_-_032_-_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/823/pl_-_033_-_credito_adicional_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/824/pl_-_034_-_denominacao_da_praca_-piacava.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/827/pl_-_035_-_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/826/pl_-_036_-_loa_-_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/828/pl_-_037_-_politica_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/829/pl_-_038_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/833/pl_-_039_-_denominacao_da_praca_-_custodio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/834/pl_-_040_-_revogacao_da_lei_carga_horaria_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/835/pl_-_041_-_alteracao_salarial_cargos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/839/pl_-_042_-_revisao_ppa_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/840/pl_-_043_-_reajuste_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/841/pl_-_044_-_abono_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/842/pl_-_045_-_criacao_vagas_gurada.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/843/pl_-_046_-_sim.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/844/pl_-_047_-_incentivo_profissionais_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/845/pl_-_048_-_reajuste_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/846/pl_-_049_-_denominacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/847/pl_-_050__-_espaco_multieventos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/848/pl_-_051_-_revogacao_aliquotas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/849/pl_-_052_-_incentivo_acs.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/739/pdl_001-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/740/pdl_002-23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/741/pdl_003-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/742/pdl_004-23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/743/pdl_005-23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/744/pdl_006-23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/745/pdl_007-23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/746/pdl_008-23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/747/pdl_009-23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/748/pdl_010-23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/750/pdl_012-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/751/pdl_013-23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/752/pdl_014-23.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/753/pdl_015-23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/754/pdl_016-23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/738/pr_001_-_galeria_lilas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/806/r-_001_-_cesar_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/807/r-_002_-_pe_de_serra_-_dir._hospital.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/785/r-_003_-_ze_do_povo_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/786/r-_004_-_ze_do_povo_-_audiencia_publica_-_equatorial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/794/r-_005_-_pe_de_serra_-_sec._seguranca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/817/r-_007_-_eline_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/832/r-_009_-_pe_de_serra_-_viatura_pm_nos_festejos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/719/001_-_alessandra_lopes_-_poco_conjunto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/724/002_-_mutum_2..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/725/003_-_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/726/004_-_cinesio_-_reparo_rua_projetada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/727/005_-_ze_do_povo_-_isencao_do_itbi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/730/006_-_cinesio_-_rua_da_estrela_-_vaquejador.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/734/007_-_alessandra_-_projeto_galeria_lilas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/755/008_-_cesar_-_academia_-_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/756/009_-_cesar_-_limpeza_dos_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/757/010_-_cesar_-_calcamento_as_margens_da_br_316.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/758/011_-_cinesio_-_calcamento_-_travessa_sergio_rodrigues_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/759/012_-_eline_-_iluminacao_-_residencial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/761/013_-_cinesio_-_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/762/014_-_ze_do_povo_-_quadra_e_campo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/763/015_-_ze_do_povo_-_praca_e_academia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/764/016_-_ze_do_povo_-_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/765/017_-_deido_-_energia_solar_-_poco.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/767/018_-_deido_-_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/768/019_-_eline_-_posto_de_saude_-_residencial.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/769/020_-_eline_-_concurso_publico_professores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/770/021_-_pe_de_serra_-_posto_de_saude_-_extrema.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/771/022_-_cinesio_-_campo_society_-_piacava_3.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/772/023_-_cinesio_-_calcamento_rua_zeus_-_piacava_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/773/024_-_ze_do_povo_-_sarjetas_e_canaletas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/774/025_-_alessandra_-_ruas_ma._da_conceicao_e_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/775/026_-_alessandra_-_formacao_para_agentes_de_portaria_e_duplas_gestoras_da_escolas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/779/027_-_cinesio_-_espaco_ubs.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/780/028_-_cesar_-_campo_society_-_mutirao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/782/030_-_ze_do_povo_-_praca_e_academia_-_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/783/031_-_ze_do_povo_-_local_de_atendimento_-_mutum.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/784/032_-_ze_do_povo_-_legalizacao_transporte_de_pessoas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/787/033_-_pe_de_serra_-_sinalizacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/788/034_-_pe_de_serra_-_asfalto_-_ate_pontao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/789/035_-_pe_de_serra_-_asfalto_-_ate_pau_darco.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/790/036_-_pe_de_serra_-_casa_de_farinha.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/791/037_-_pe_de_serra_-_justica_itinerante.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/792/038_-_iluminacao__rua_demostenes_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/793/039_-_cinesio_-_calcamento_-_jose_timoteo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/795/040_-_eline_-_indicativo_de_pl_-_anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/808/041_-_deido_-_rua_joao_jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/809/042_-_cesar_-_bebedouro_no_centro_esportivo_no_bairro_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/813/043_-_ze_do_povo_-_conclusao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/814/044_-_pe_de_serra_-_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/816/046_-_alessandra_-_ampliacao_da_agencia_bb.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/819/047_-_ze_do_povo_-_conclusao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/818/048_-_eline_-_calcamento_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/830/049_-_eline_-_cessao_da_area_de_eventos_-_barraqueiros.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/831/050_-_ze_do_povo_-_cantores_gospel.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/836/051_-_alessandra_-_construcao_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/837/052_-_alessandra_-_pintura_de_faixa_de_pedestre_residencial_fca_azevedo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/838/053_-_cesar_-_asfalto_elias_santos_e_santa_cruz.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/723/proposta_de_emenda_-_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/720/pl_-_001_-_denominacao_de_creche_miranda_dantas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/721/pl_-_002_-_demervalprev.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/722/pl_-_003_-_piso_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/728/pl_-_004_-_denominacao_de_rua_parnarama.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/729/pl_-_005_-_doacao_terreno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/731/pl_-_006_-_altera_redacao_do_artigo_28.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/732/pl_-_007_-_gratuidade_para_o_atendimento_medico_veterinario.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/733/pl_-_008_-_cria_vagas_programa_juventude_capacitada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/735/pl_-_009_-_regulariza_diarias_para_servidores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/736/pl_-_010_-_denominacao_de_av._antonio_ribeiro_de_melo_neto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/737/pl_-_011_-_denominacao_da_creche_-_p._vaquejador.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/760/pl_-_012_-_dia_dos_profissionais_de_saude_linha_de_frente_da_covid.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/776/pl_-_013_-_denominacao_da_rua_projetada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/777/pl_-_014_-_denominacao_da_ponte_da_dilurdes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/778/pl_-_015_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/796/pl_-_016_-_autistas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/797/pl_-_017_-_denominacao_de_unidade_basica_do_pescado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/798/pl_-_018_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/799/pl_-_019_-_altera_artigo_27_do_plano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/800/pl_-_020_-_comjuv.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/801/pl_-_021_-_organograma_educacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/802/pl_-_022_-_permuta_imoveis.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/803/pl_-_023_-_protecao_a_fauna.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/804/pl_-_024_-_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/805/pl_-_025_-_internet_gratuita.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/810/pl_-_026_-_educacao_ambiental_alessandra_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/811/pl_-_027_-_pagamento_de_abono_-_fundef.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/812/pl_-_028_-_criacao_fundo_e_conselho_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/815/pl_-_029_-_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/820/pl_-_030_-_lei_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/821/pl_-_031_-_auxilio_doenca.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/822/pl_-_032_-_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/823/pl_-_033_-_credito_adicional_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/824/pl_-_034_-_denominacao_da_praca_-piacava.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/827/pl_-_035_-_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/826/pl_-_036_-_loa_-_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/828/pl_-_037_-_politica_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/829/pl_-_038_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/833/pl_-_039_-_denominacao_da_praca_-_custodio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/834/pl_-_040_-_revogacao_da_lei_carga_horaria_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/835/pl_-_041_-_alteracao_salarial_cargos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/839/pl_-_042_-_revisao_ppa_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/840/pl_-_043_-_reajuste_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/841/pl_-_044_-_abono_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/842/pl_-_045_-_criacao_vagas_gurada.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/843/pl_-_046_-_sim.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/844/pl_-_047_-_incentivo_profissionais_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/845/pl_-_048_-_reajuste_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/846/pl_-_049_-_denominacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/847/pl_-_050__-_espaco_multieventos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/848/pl_-_051_-_revogacao_aliquotas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/849/pl_-_052_-_incentivo_acs.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/739/pdl_001-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/740/pdl_002-23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/741/pdl_003-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/742/pdl_004-23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/743/pdl_005-23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/744/pdl_006-23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/745/pdl_007-23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/746/pdl_008-23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/747/pdl_009-23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/748/pdl_010-23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/750/pdl_012-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/751/pdl_013-23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/752/pdl_014-23.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/753/pdl_015-23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/754/pdl_016-23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/738/pr_001_-_galeria_lilas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/806/r-_001_-_cesar_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/807/r-_002_-_pe_de_serra_-_dir._hospital.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/785/r-_003_-_ze_do_povo_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/786/r-_004_-_ze_do_povo_-_audiencia_publica_-_equatorial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/794/r-_005_-_pe_de_serra_-_sec._seguranca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/817/r-_007_-_eline_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/832/r-_009_-_pe_de_serra_-_viatura_pm_nos_festejos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/719/001_-_alessandra_lopes_-_poco_conjunto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/724/002_-_mutum_2..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/725/003_-_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/726/004_-_cinesio_-_reparo_rua_projetada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/727/005_-_ze_do_povo_-_isencao_do_itbi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/730/006_-_cinesio_-_rua_da_estrela_-_vaquejador.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/734/007_-_alessandra_-_projeto_galeria_lilas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/755/008_-_cesar_-_academia_-_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/756/009_-_cesar_-_limpeza_dos_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/757/010_-_cesar_-_calcamento_as_margens_da_br_316.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/758/011_-_cinesio_-_calcamento_-_travessa_sergio_rodrigues_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/759/012_-_eline_-_iluminacao_-_residencial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/761/013_-_cinesio_-_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/762/014_-_ze_do_povo_-_quadra_e_campo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/763/015_-_ze_do_povo_-_praca_e_academia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/764/016_-_ze_do_povo_-_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/765/017_-_deido_-_energia_solar_-_poco.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/767/018_-_deido_-_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/768/019_-_eline_-_posto_de_saude_-_residencial.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/769/020_-_eline_-_concurso_publico_professores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/770/021_-_pe_de_serra_-_posto_de_saude_-_extrema.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/771/022_-_cinesio_-_campo_society_-_piacava_3.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/772/023_-_cinesio_-_calcamento_rua_zeus_-_piacava_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/773/024_-_ze_do_povo_-_sarjetas_e_canaletas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/774/025_-_alessandra_-_ruas_ma._da_conceicao_e_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/775/026_-_alessandra_-_formacao_para_agentes_de_portaria_e_duplas_gestoras_da_escolas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/779/027_-_cinesio_-_espaco_ubs.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/780/028_-_cesar_-_campo_society_-_mutirao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/782/030_-_ze_do_povo_-_praca_e_academia_-_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/783/031_-_ze_do_povo_-_local_de_atendimento_-_mutum.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/784/032_-_ze_do_povo_-_legalizacao_transporte_de_pessoas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/787/033_-_pe_de_serra_-_sinalizacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/788/034_-_pe_de_serra_-_asfalto_-_ate_pontao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/789/035_-_pe_de_serra_-_asfalto_-_ate_pau_darco.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/790/036_-_pe_de_serra_-_casa_de_farinha.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/791/037_-_pe_de_serra_-_justica_itinerante.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/792/038_-_iluminacao__rua_demostenes_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/793/039_-_cinesio_-_calcamento_-_jose_timoteo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/795/040_-_eline_-_indicativo_de_pl_-_anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/808/041_-_deido_-_rua_joao_jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/809/042_-_cesar_-_bebedouro_no_centro_esportivo_no_bairro_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/813/043_-_ze_do_povo_-_conclusao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/814/044_-_pe_de_serra_-_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/816/046_-_alessandra_-_ampliacao_da_agencia_bb.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/819/047_-_ze_do_povo_-_conclusao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/818/048_-_eline_-_calcamento_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/830/049_-_eline_-_cessao_da_area_de_eventos_-_barraqueiros.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/831/050_-_ze_do_povo_-_cantores_gospel.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/836/051_-_alessandra_-_construcao_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/837/052_-_alessandra_-_pintura_de_faixa_de_pedestre_residencial_fca_azevedo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2023/838/053_-_cesar_-_asfalto_elias_santos_e_santa_cruz.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>