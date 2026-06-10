--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -54,1267 +54,1267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/606/pl_-_001_-_piso_professores_2022.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/606/pl_-_001_-_piso_professores_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos vencimentos dos profissionais do magistério público municipal de Demerval Lobão – PI e dá outras providências.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/627/pl_-_002_-_secretaria_de_comunicacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/627/pl_-_002_-_secretaria_de_comunicacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2022, QUE CRIA NA ESTRUTURA ORGANIZACIONAL DO MUNICÍPIO DE DEMERVAL LOBÃO-PI A SECRETARIA MUNICIPAL DE COMUNICAÇÃO – SECOM E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/628/pl_-_003_-_secretaria_da_juventude.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/628/pl_-_003_-_secretaria_da_juventude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2022, QUE DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE JUVENTUDE DO MUNICÍPIO DE DEMERVAL LOBÃO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/629/pl_-_004_-_fundo_previdenciario.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/629/pl_-_004_-_fundo_previdenciario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2022, QUE ALTERA A REDAÇÃO DO INCISO V DO ART. 58 DA LEI MUNICIPAL Nº 508/2015 QUE DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS DE DEMERVAL LOBÃO PARA INCLUIR NOVO PLANO DE EQUACIONAMENTO DO DÉFICIT ATUARIAL E OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/631/pl_-_005_-_fundo_municipal_de_turismo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/631/pl_-_005_-_fundo_municipal_de_turismo.pdf</t>
   </si>
   <si>
     <t>QUE INSTITUI O CONSELHO MUNICIPAL DE TURISMO, O FUNDO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/632/pl_-_006_-_reajuste_rpps.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/632/pl_-_006_-_reajuste_rpps.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE O REAJUSTE DOS BENEFÍCIOS PAGOS PELO FUNDO PREVIDENCIÁRIO DO _x000D_
 MUNICÍPIO DE DEMERVAL LOBÃO-PI QUE POSSUEM DIREITO AO REAJUSTE NA MESMA DATA E ÍNDICES APLICADOS AO RGPS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/642/pl_-_008_-_criacao_de_cargos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/642/pl_-_008_-_criacao_de_cargos.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS E VAGAS DE PROVIMENTO EFETIVO NO ÂMBITO DO MUNICÍPIO DE DEMERVAL LOBÃO – PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/643/pl_-_009_-_reajuste_rpps.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/643/pl_-_009_-_reajuste_rpps.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS BENEFÍCIOS PAGOS PELO FUNDO PREVIDENCIÁRIO DO MUNICÍPIO DE DEMERVAL LOBÃO-PI QUE POSSUEM DIREITO AO REAJUSTE NA MESMA DATA E ÍNDICES APLICADOS AO RGPS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/644/pl_-_010_-_ldo_2023.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/644/pl_-_010_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária para o Exercício Financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/645/pl_-_011_-_criacao_de_cargos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/645/pl_-_011_-_criacao_de_cargos.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS E VAGAS DE PROVIMENTO EFETIVO NO ÂMBITO DO MUNICÍPIO DE DEMERVAL LOBÃO – PI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/646/pl_-_012_-_alteracao_rpps.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/646/pl_-_012_-_alteracao_rpps.pdf</t>
   </si>
   <si>
     <t>INCLUI O PARÁGRAFO ÚNICO AO ART. 46 DA LEI MUNICIPAL Nº 508 DE 08 DE OUTUBRO DE 2015, PARA REGULAMENTAR A PERIODICIDADE DA REAVALIAÇÃO DAS APOSENTADORIAS POR INCAPACIDADE PERMANENTE PARA O TRABALHO.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/650/pl_-_013_-_juventude_capacitada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/650/pl_-_013_-_juventude_capacitada.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL JUVENTUDE CAPACITADA COM A CONCESSÃO DE BOLSAS DE ESTUDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/653/pl_-_014_-_nova_estrutura_administrativa1.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/653/pl_-_014_-_nova_estrutura_administrativa1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE DEMERVAL LOBÃO, ESTADO DO PIAUÍ, FIXA PRINCÍPIOS, NORMAS E DIRETRIZES DE GESTÃO, ESTRUTURA ORGÃOS, CRIA CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/657/pl_-_015_-_nova_lei_633-2022.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/657/pl_-_015_-_nova_lei_633-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA REDAÇÃO DA LEI 633 DE 13 DE MAIO DE 2022 QUE CRIA O PROGRAMA MUNICIPAL JUVENTUDE CAPACITADA e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/658/pl_-_016_-_alteracao_carga_horaria_profissionais_da_saude.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/658/pl_-_016_-_alteracao_carga_horaria_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JORNADA DE TRABALHO DOS MÉDICOS, ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/659/pl_-_017_-_alteracao_codigo_tributario.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/659/pl_-_017_-_alteracao_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL, A ALTERAR A REDAÇÃO DO CÓDIGO TRIBUTÁRIO MUNICIPAL INSTITUÍDO PELA LEI COMPLEMENTAR Nº 622, DE 29 DE DEZEMBRO DE 2021, E DOS ANEXOS II, III E VI, INCISO II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/660/pl_-_018_-_piso_acs_e_ace.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/660/pl_-_018_-_piso_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O VENCIMENTO DOS SERVIDORES PÚBLICOS OCUPANTES DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E DE AGENDE DE COMBATE À ENDEMIAS NO MUNICÍPIO DE DEMERVAL LOBÃO – PI DE ACORDO COM O PISO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/661/pl_-_019_-_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/661/pl_-_019_-_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROCESSO DE SELEÇÃO MERITOCRÁTICA DA GESTÃO ESCOLAR DO MUNICÍPIO DE DEMERVAL LOBÃO-PI, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/662/pl_-_020_-_alteracao_estrutura_administrativa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/662/pl_-_020_-_alteracao_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo único da Lei nº 634/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/663/pl_-_021_-_profissionais_da_saude.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/663/pl_-_021_-_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da carga horária dos profissionais lotados na Secretaria Municipal de Saúde de Demerval Lobão e dá outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/664/pl_-_022_-_reurb.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/664/pl_-_022_-_reurb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA URBANA – REURB – NA FORMA DA LEI FEDERAL N. 13.465/2017 NO ÂMBITO DO MUNICÍPIO DE DEMERVAL LOBÃO-PI E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/665/pl_-_023_-_loa_2023.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/665/pl_-_023_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE DEMERVAL LOBÃO PI , PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/666/pl_-_024_-_ouvidoria_-_novo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/666/pl_-_024_-_ouvidoria_-_novo.pdf</t>
   </si>
   <si>
     <t>CRIA A OUVIDORIA-GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/667/pl_-_025_-_plano_cargos_e_salarios_-_guarda_municipal.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/667/pl_-_025_-_plano_cargos_e_salarios_-_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E SALÁRIOS DOS SERVIDORES DA GUARDA MUNICIPAL DE DEMERVAL LOBÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Pé de Serra</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/668/pl_-_026_-_criacao_do_programa_de_assistencia_funeraria.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/668/pl_-_026_-_criacao_do_programa_de_assistencia_funeraria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa de assistência funerária a gratuidade sepultamento e dos meios a ele necessário à população de baixa renda, e das outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/669/pl_-_027_-_aumento_salario_conselho_tutelar.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/669/pl_-_027_-_aumento_salario_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DO NOVO SUBSÍDIO DOS MEMBROS DO CONSELHO TUTELAR DO MUNICÍPIO DE DEMERVAL LOBÃO-PI e dá outras providências.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Francide Lopes</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/670/pl_-_028_-_utilidade_publica_-_centro_espirita_boa_vontade.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/670/pl_-_028_-_utilidade_publica_-_centro_espirita_boa_vontade.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL AO CENTRO ESPÍRITA BOA VONTADE</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/671/pl_-_029_-_alteracao_ppa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/671/pl_-_029_-_alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2022/2025, INSTITUÍDO PELA LEI Nº. 621 DE 23 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/694/pl_-_030_-_nomeia_unidade_de_apoio_em_saude.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/694/pl_-_030_-_nomeia_unidade_de_apoio_em_saude.pdf</t>
   </si>
   <si>
     <t>DENOMINA O POSTO DE SAÚDE DA LOCALIDADE CACHOEIRA, ZONA RURAL DE DEMERVAL LOBÃO-PI e dá outras providencias</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/695/pl_-_031_-_leilao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/695/pl_-_031_-_leilao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR OS BENS CONSTANTES DESTA LEI POR INTERMÉDIO DE CERTAME LICITATÓRIO, MODALIDADE LEILÃO PÚBLICO, DO TIPO EXCLUSIVAMENTE ON-LINE DE BENS MÓVEIS INSERVÍVEIS (OCIOSOS, IRRECUPERÁVEIS E ANTIECONÔMICOS) DA PREFEITURA MUNICIPAL DE DEMERVAL LOBÃO E DEMAIS DIPLOMAS LEGAIS APLICÁVEIS.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/696/pl_-_032_-_plano_de_carreira_e_salario_dos_tecnicos_de_fiscal_de_tributos_e_fiscais_de_tributos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/696/pl_-_032_-_plano_de_carreira_e_salario_dos_tecnicos_de_fiscal_de_tributos_e_fiscais_de_tributos.pdf</t>
   </si>
   <si>
     <t>CRIA O PLANO DE CARREIRA E SALÁRIO DOS CARGOS DE TÉCNICO DE FISCAL DE TRIBUTOS E FISCAIS DE TRIBUTOS DA RECEITA MUNICIPAL DE DEMERVAL LOBÃO-PI E dá outras providências.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/697/pl_-_033_-_reajuste_dos_vencimentos_dos_servidores_da_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/697/pl_-_033_-_reajuste_dos_vencimentos_dos_servidores_da_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VENCIMENTOS DE SERVIDORES VINCULADOS À SECRETARIA MUNICIPAL DE EDUCAÇÃO DE DEMERVAL LOBÃO – PI e dá outras providências.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/714/pl_-_034_-_nova_regulamentacao_da_cosip_no_municipio_de_demerval_lobao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/714/pl_-_034_-_nova_regulamentacao_da_cosip_no_municipio_de_demerval_lobao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova regulamentação da COSIP no município de Demerval Lobão-Pi e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/715/pl_-_035_-_nomeia_complexo_esportivo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/715/pl_-_035_-_nomeia_complexo_esportivo.pdf</t>
   </si>
   <si>
     <t>DENOMINA O COMPLEXO CULTURAL, ESPORTIVO, DE SAÚDE E LAZER DE DEMERVAL LOBÃO-PI e dá outras providencias.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/716/pl_-_036_-_nomeia_centro_de_referencia_da_juventude.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/716/pl_-_036_-_nomeia_centro_de_referencia_da_juventude.pdf</t>
   </si>
   <si>
     <t>DENOMINA CENTRO DE REFERÊNCIA DA JUVENTUDE DE DEMERVAL LOBÃO-PI e dá outras providencias</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/717/pl_-_037_-_2022_-_denominacao_academia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/717/pl_-_037_-_2022_-_denominacao_academia.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denominação da Academia Popular da Localidade Santo Elias de “RAIMUNDA MARIA DE JESUS” e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/718/pl_-_038_-_abono_profissioanais_da_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/718/pl_-_038_-_abono_profissioanais_da_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE PAGAMENTO DE ABONO SALARIAL PARA OS PROFISSIONAIS DA EDUCAÇÃO BÁSICA PÚBLICA VINCULADOS À SECRETARIA DE EDUCAÇÃO DE DEMERVAL LOBÃO – PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/618/pdl_001-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/618/pdl_001-22.pdf</t>
   </si>
   <si>
     <t>•	PROJETO DE DECRETO LEGISLATIVO Nº 001/2022 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. AMANDA PATRÍCIA VILELA DA COSTA</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/619/pdl_002-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/619/pdl_002-22.pdf</t>
   </si>
   <si>
     <t>•	PROJETO DE DECRETO LEGISLATIVO Nº 002/2022 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. VERA LÚCIA SOUSA SILVA</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/620/pdl_003-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/620/pdl_003-22.pdf</t>
   </si>
   <si>
     <t>•	PROJETO DE DECRETO LEGISLATIVO Nº 003/2022 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. HELEN SILVIA REIS GOMES</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/</t>
   </si>
   <si>
     <t>•	PROJETO DE DECRETO LEGISLATIVO Nº 004/2022 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. FRANCISCA NAIDE FEITOSA DA COSTA</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/622/pdl_005-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/622/pdl_005-22.pdf</t>
   </si>
   <si>
     <t>•	PROJETO DE DECRETO LEGISLATIVO Nº 005/2022 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. BÁRBARA MARIA DA COSTA ANDRADE.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/623/pdl_006-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/623/pdl_006-22.pdf</t>
   </si>
   <si>
     <t>•	PROJETO DE DECRETO LEGISLATIVO Nº 006/2022 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. ROSÂNGELA MARTINS DE LIMA</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/624/pdl_007-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/624/pdl_007-22.pdf</t>
   </si>
   <si>
     <t>•	PROJETO DE DECRETO LEGISLATIVO Nº 007/2022 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. CHANNDA OTÍLIA FERREIRA DA SILVA LOPES</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/625/pdl_008-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/625/pdl_008-22.pdf</t>
   </si>
   <si>
     <t>•	PROJETO DE DECRETO LEGISLATIVO Nº 008/2022 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. ALBERTINA FRANCISCA SILVA DA COSTA</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/626/pdl_009-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/626/pdl_009-22.pdf</t>
   </si>
   <si>
     <t>•	PROJETO DE DECRETO LEGISLATIVO Nº 009/2022 QUE CONCEDE TÍTULO DE HONRA AO MÉRITO “MULHER CIDADÃ” A SRA. MARIA CLÁUDIA LOPES SANTOS</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/699/pdl_010-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/699/pdl_010-22.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” a Sra. SUZANA PEREIRA FREITAS DE SOUSA</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/700/pdl_011-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/700/pdl_011-22.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” a Sra. LINDINALVA DE CARVALHO CAMARGOS</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/701/pdl_012-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/701/pdl_012-22.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” ao Sr. ALLAN ADYBE PORTELA DA SILVA</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/702/pdl_013-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/702/pdl_013-22.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” ao Sr. OSVALDO SOARES RIBEIRO</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/703/pdl_014-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/703/pdl_014-22.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” a Sra. KEYLA SOUSA DE OLIVEIRA</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/704/pdl_015-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/704/pdl_015-22.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” ao Sr. WALFRANE PINTO DE MESQUITA</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/705/pdl_016-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/705/pdl_016-22.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” ao Sr. ANTONIO FRANCISCO MESQUITA FERREIRA</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/706/pdl_017-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/706/pdl_017-22.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. JOSIMAR DA SILVA</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/707/pdl_018-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/707/pdl_018-22.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. YGOR LEONARDO FERNANDES DA SILVA</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/708/pdl_019-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/708/pdl_019-22.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. BRENO DE SOUSA ALENCAR</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/709/pdl_020-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/709/pdl_020-22.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. IZAIAS DE SOUSA FARIAS</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/710/pdl_021-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/710/pdl_021-22.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. JEFERSON ALVES BRANDÃO</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/711/pdl_022-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/711/pdl_022-22.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. JOEL RODRIGUES DA SILVA</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/712/pdl_023-22.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/712/pdl_023-22.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. MATHEUS HENRIQUE FEITOSA SANTOS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Delegado César</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/615/pr_001_-_reorganizacao_administrativa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/615/pr_001_-_reorganizacao_administrativa.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE DEMERVAL LOBÃO, ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/713/r-_003_-_cesar-_convite_-_getulio_jorge.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/713/r-_003_-_cesar-_convite_-_getulio_jorge.pdf</t>
   </si>
   <si>
     <t>Que o Diretor da Escola Antonieta Ribeiro de Moraes, senhor Getúlio Jorge de Farias P. Júnior seja ouvido em plenário, garantindo-o o direito de resposta ora solicitado</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Alessandra Lopes</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/630/mocao_de_apoio_ace_e_acs_2.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/630/mocao_de_apoio_ace_e_acs_2.pdf</t>
   </si>
   <si>
     <t>APOIO À APROVAÇÃO DA PROPOSTA DE EMENDA À CONSTITUIÇÃO – PEC N° 09/2022, QUE DISPÕE SOBRE O NOVO VENCIMENTO (PISO SALARIAL) DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, PELO SENADO FEDERAL.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/607/001_-_alessandra_-_reajuste_salarial_do_fundeb_3332.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/607/001_-_alessandra_-_reajuste_salarial_do_fundeb_3332.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO MUNICIPAL, EM OBSERVÂNCIA AO QUE DECIDIU O GOVERNO FEDERAL, REFERENTE AO PAGAMENTO DO REAJUSTE DO PISO SALARIAL, EM 33,23% DESTINADO AOS PROFISSIONAIS DA EDUCAÇÃO, SOLICITO AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE TAL PAGAMENTO SEJA FEITO A ESTES PROFISSIONAIS. O REAJUSTE DO PISO SALARIAL DOS PROFESSORES É POSSÍVEL EM RAZÃO DA MUDANÇA LEGISLATIVA NO FINANCIAMENTO DA EDUCAÇÃO, QUE FOI REALIZADA EM 2021, COM A APROVAÇÃO DO NOVO FUNDEB (FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO). CUMPRE LEMBRAR QUE SE AGUARDA, ENTRE OUTRAS PROVIDÊNCIAS PERTINENTES AO TEMA AQUI TRATADO, QUE O EXECUTIVO ENVIE O PROJETO DE LEI, PARA QUE SE CONSOLIDE OS TRÂMITES QUE CULMINARÃO NO PAGAMENTO DO MENCIONADO REAJUSTE AOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/608/002_-_alessandra_-_reajuste_salarial_dos_acs_ace.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/608/002_-_alessandra_-_reajuste_salarial_dos_acs_ace.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO MUNICIPAL, EM OBSERVÂNCIA ÀS LEIS: 12.994/2014 DE ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DA UNIÃO AOS AGENTES DE COMBATE ÀS ENDEMIAS (AFC), QUE PREVÊ O PLANO DE CARREIRA DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS; LEI 13.708/2018, QUE PREVÊ O AUMENTO GRADATIVO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E DOS ACE ATÉ 2021; TOME AS NECESSÁRIAS PROVIDENCIAS PARA QUE O REAJUSTE SALARIAL DAS CATEGORIAS AQUI MENCIONADAS SEJA PAGO</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/609/003_-_alessandra_-_fardamento_escolar.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/609/003_-_alessandra_-_fardamento_escolar.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO MUNICIPAL, EM OBSERVÂNCIA AO DISPOSTO NO ART. 202 DA LEI ORGÂNICA MUNICIPAL, PROVIDENCIE A DISTRIBUIÇÃO DO FARDAMENTO ESCOLAR DOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>Toim Moto Taxi</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/610/004_-_toinho_-__chapada_do_sono-passagem_molhada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/610/004_-_toinho_-__chapada_do_sono-passagem_molhada.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA A CONSTRUÇÃO DE UM PONTILHÃO OU PASSAGEM MOLHADA, EM FRENTE DA CASA DO SR. DOMINGO GATO, NA LOCALIDADE CHAPADA DO SONO.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/611/005_-_francide-__estrada_cachoeira.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/611/005_-_francide-__estrada_cachoeira.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA ESTRADA VICINAL PASSANDO PELAS LOCALIDADES CACHOEIRA, CABEÇA DA ONÇA E BARRA DA GAMELEIRA.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/612/006_-_francide-__estrada_canto_dos_bois.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/612/006_-_francide-__estrada_canto_dos_bois.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA ESTRADA VICINAL LIGANDO AS LOCALIDADES CACHOEIRA – CANTO DOS BOIS</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/613/007_-_francide-__estrada_pindorama.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/613/007_-_francide-__estrada_pindorama.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, O REPARO DA ESTRADA VICINAL QUE LIGA A DEMERVAL LOBÃO, CARNAÍBA E PINDORAMA.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/614/008_-_pe_de_serra_-.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/614/008_-_pe_de_serra_-.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A DENOMINAÇÃO DA UNIDADE BÁSICA DO PESCADO DE “SR. ANTONIO JOSÉ BORGES DO CARMO (PAPÚ)”.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Cinésio da Piaçava</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/616/009_-_cinesio_-_alargamento_das_estradas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/616/009_-_cinesio_-_alargamento_das_estradas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, o calçamento da Rua 12 de outubro no bairro Cidade Nova</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>Zé do Povo</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/617/010_-_ze_do_povo_-_calcamento_rua_sete_de_setembro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/617/010_-_ze_do_povo_-_calcamento_rua_sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a continuação do calçamento na Rua 7 de setembro, no bairro Cidade Nova a partir do cruzamento com a Rua Francisco de Carvalho Melo</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/633/011_-_toinho_-__loteamento_santa_cruz.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/633/011_-_toinho_-__loteamento_santa_cruz.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A ROÇO NAS RUAS, BEM COMO O EMPIÇARRAMENTO DE ALGUMAS RUAS QUE ENCONTRAM-SE EM PÉSSIMAS CONDIÇÕES DE TRÁFEGO NO LOTEAMENTO SANTA CRUZ.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/634/012_-_cesar_-__rua_do_barrocao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/634/012_-_cesar_-__rua_do_barrocao.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A _x000D_
 COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ATRAVÉS DE CALÇAMENTO DA RUA DO BARROCÃO DESDE A RUA DA ESTRELA ATÉ A RUA DA GLÓRIA, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/635/013_-_cesar_-__rua_elias_santos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/635/013_-_cesar_-__rua_elias_santos.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A _x000D_
 COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ATRAVÉS DE CALÇAMENTO DA RUA ELIAS SANTOS NO BAIRRO SANTA INÊS.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/636/014_-_ze_do_povo_-_recapeamento_das_ruas_frei_conrado_e_santa_rita.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/636/014_-_ze_do_povo_-_recapeamento_das_ruas_frei_conrado_e_santa_rita.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, O _x000D_
 RECAPEAMENTO ASFÁLTICO DAS RUAS FREI CONRADO, NO CENTRO E DA SANTA RITA NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/637/015_-_cinesio_-_rua_do_barrocao_-_tamboril.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/637/015_-_cinesio_-_rua_do_barrocao_-_tamboril.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a construção do calçamento da Rua do Barrocão desde a rua do Norte em direção ao bairro Tamboril.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/638/016_-_cinesio_-_ligar_hospital_ao_mutirao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/638/016_-_cinesio_-_ligar_hospital_ao_mutirao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a abertura e o prolongamento da Rua do Norte, com a construção de uma ponte interligando o Hospital ao bairro Mutirão.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Professora Eline</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/639/017_-_eline_-_plano_de_cargos_e_carreira_dos_funcionarios_da_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/639/017_-_eline_-_plano_de_cargos_e_carreira_dos_funcionarios_da_educacao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, reformulação do plano de cargos e carreira dos funcionários da educação.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/640/018_-_eline_-_extensao_da_rede_eletrica.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/640/018_-_eline_-_extensao_da_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a extensão da rede elétrica (01 poste) nas proximidades da rua da estrela 799, boa esperança.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/641/019_-_eline_-_limpeza_rua.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/641/019_-_eline_-_limpeza_rua.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a limpeza da rua Francisco Pinto de mesquita, cidade nova</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/647/020_-_alessandra_-_banheiros_adaptados_para_pnes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/647/020_-_alessandra_-_banheiros_adaptados_para_pnes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infraestrutura, para que esta providencie a adaptação e/ou construção de banheiros adaptados às necessidades dos alunos do Núcleo de Atendimento Especializado da Pessoa com Deficiência de Demerval Lobão-NAEDEL.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/648/021_-_cinesio_-_lombada_fco_de_castro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/648/021_-_cinesio_-_lombada_fco_de_castro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a construção de uma lombada na Avenida Francisco de Castro nas proximidades na altura do número 384, próximo às residências do senhor Chico Milão, do senhor Osmar Mendes e da senhora Antonia do Espírito Santo.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/649/022_-_cinesio_-_poste_rua_do_vale.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/649/022_-_cinesio_-_poste_rua_do_vale.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a implantação de um poste de iluminação pública na Rua do Vale na altura do número 800, no bairro Parque Vaquejador.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/651/023_-_ze_do_povo_-_calcamentos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/651/023_-_ze_do_povo_-_calcamentos.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a implantação do calçamento das seguintes ruas Petronília,  Padre Mário Rocchi e da Estrela, bairro Parque Vaquejador.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/652/024_-_ze_do_povo_-_calcamento_projeto.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/652/024_-_ze_do_povo_-_calcamento_projeto.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a implantação do calçamento da estrada principal da localidade Projeto Olho D’água, onde está situada a agro vila.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/654/025_-_cinesio_-_revitalizacao_da_praca_do_parque_vaquejador.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/654/025_-_cinesio_-_revitalizacao_da_praca_do_parque_vaquejador.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a revitalização da Praça do Parque Vaquejador, com a substituição de lâmpadas e reparo nos brinquedos das crianças.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/655/026_-_cinesio_-_santa_cruz_-_coleta_de_lixo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/655/026_-_cinesio_-_santa_cruz_-_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a coleta de lixo na Localidade Santa Cruz, bem como em outras comunidades rurais, onde o serviço de coleta ainda não foi implementado nem que seja uma vez por semana e que seja fixado esse dia para que os moradores coloquem no local apropriado para a coleta.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/656/027_-_alessandra_-_limpeza_dos_colegios_municipais.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/656/027_-_alessandra_-_limpeza_dos_colegios_municipais.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infraestrutura, para que esta providencie a limpeza dos colégios municipais.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/672/028_-_alessandra_-__recuperacao_de_estrada_vicinal.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/672/028_-_alessandra_-__recuperacao_de_estrada_vicinal.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie a recuperação da estrada vicinal que dá acesso ao “Assentamento Resistencia Camponesa”, conhecido como Lagoa Seca, sentido Mutum.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/673/029_-_alessandra_-_recapeamento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/673/029_-_alessandra_-_recapeamento.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie o recapeamento, assim como a limpeza nas laterais, com o devido roço da rua a seguir nominada:_x000D_
 a) Rua Santo Antônio, Bairro Vista Alegre</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/674/030_-_alessandra_-_calcamento__rua__quarteto_bairro_tamboril.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/674/030_-_alessandra_-_calcamento__rua__quarteto_bairro_tamboril.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie o calçamento da rua a seguir descrita:_x000D_
 a) Rua Quarteto, Bairro Tamboril</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/675/031_-_cesar_-__asfalto_conjunto_novo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/675/031_-_cesar_-__asfalto_conjunto_novo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a pavimentação asfáltica da rua principal do Conjunto Francisca Azevedo.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/676/032_-_cesar_-__pista_de_baixo_conjunto_novo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/676/032_-_cesar_-__pista_de_baixo_conjunto_novo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a abertura da pista de baixo desde a Prefeitura até o Conjunto Francisca Azevedo.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/677/033_-_cesar_-__sarjeta_rua_santa_rita.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/677/033_-_cesar_-__sarjeta_rua_santa_rita.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a recuperação das sarjetas da Rua Santa Rita.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/678/034_-_cesar_-__canaleta_rua_santa_rita-avenida_francisco_luis.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/678/034_-_cesar_-__canaleta_rua_santa_rita-avenida_francisco_luis.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, construção da canaleta no cruzamento da Rua Santa Rita com a Avenida Francisco Luís de Moraes.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/679/035_-_cesar_-__calcada_do_cemiterio_sao_joao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/679/035_-_cesar_-__calcada_do_cemiterio_sao_joao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a construção da calçada ao redor do cemitério São João nas ruas Luís Rosa e Santa Luzia.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/680/036_-_alessandra_-_calcamento__rua_demostenes_de_moraes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/680/036_-_alessandra_-_calcamento__rua_demostenes_de_moraes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie o calçamento da rua a seguir descrita:_x000D_
 a) Rua Demóstenes de Moraes, Bairro Santa Rita.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/681/037_-_pe_de_serra_-_quebra_molas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/681/037_-_pe_de_serra_-_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a implantação de dois quebra-molas na Rua Emília Azevedo (estrada da Marimba), no início e no final da ladeira.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/682/038_-_pe_de_serra_-_local_de_acolhimento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/682/038_-_pe_de_serra_-_local_de_acolhimento.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a implantação de um local apropriado para acolhimento de pessoas que se encontram em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/683/039_-_toinho_-__calcamento_-_taboca.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/683/039_-_toinho_-__calcamento_-_taboca.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a implantação do calçamento na rua principal da localidade “Taboca” desde a casa do senhor Marciano até a Casa da Antonia do Joaquim.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/684/040_-_cesar_-_reurb_-_pmdl.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/684/040_-_cesar_-_reurb_-_pmdl.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal Promova a Criação da Comissão se Regularização Fundiária Urbana-REURB, assim como Proposições Legislativas a respeito dessa temática, no âmbito do município de Demerval Lobão, conforme a legislação supra citada.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/685/041_-_ze_do_povo_-_saude_digital.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/685/041_-_ze_do_povo_-_saude_digital.pdf</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/686/042_-_cinesio_-_quebra_molas_-_piacava.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/686/042_-_cinesio_-_quebra_molas_-_piacava.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a construção de dois quebra-molas na região da residência da dona Iraci, na Avenida Sinhá Ribeiro, Piaçava 3</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/687/043_-_ze_do_povo_-_perimetro_urbano.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/687/043_-_ze_do_povo_-_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, um estudo e a pronta atualização do perímetro urbano de Demerval Lobão.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/688/044_-_pe_de_serra_-_quebra_molas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/688/044_-_pe_de_serra_-_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a implantação de um quebra-molas na localidade Espraiado, logo após a ponte em frente o terreno do senhor Elisiário.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/689/045_-_pe_de_serra_-_caixa_dagua.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/689/045_-_pe_de_serra_-_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a implantação de uma caixa d’água no poço do Vitorino na localidade Santo Elias.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/690/046_-_pe_de_serra_-_onibus_bairros_distantes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/690/046_-_pe_de_serra_-_onibus_bairros_distantes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a implantação de um ônibus para transportar alunos de bairros mais distantes até a sua escola.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/691/048_-_cesar_-_arquivo_municipal.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/691/048_-_cesar_-_arquivo_municipal.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, a implantação do “arquivo público municipal” para que cuide melhor da história do servidor.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/692/049_-_cinesio_-_asfaltamento_-_piacava.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/692/049_-_cinesio_-_asfaltamento_-_piacava.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente o asfaltamento na Av. Sinhá Ribeiro, no trecho chafariz ao Campo dos Veteranos.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/693/050_-_cinesio_-_lombadas_teresa_leandro_-_piacava.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/693/050_-_cinesio_-_lombadas_teresa_leandro_-_piacava.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a construção de duas lombadas na rua Teresa Leandro no bairro PIAÇAVA 3.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/698/052_-_ze_do_povo_-_motocross.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/698/052_-_ze_do_povo_-_motocross.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal destine junto ao órgão competente um local apropriado para a prática do MOTOCROSS e CICLISMO em Demerval Lobão.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1621,68 +1621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/606/pl_-_001_-_piso_professores_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/627/pl_-_002_-_secretaria_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/628/pl_-_003_-_secretaria_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/629/pl_-_004_-_fundo_previdenciario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/631/pl_-_005_-_fundo_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/632/pl_-_006_-_reajuste_rpps.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/642/pl_-_008_-_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/643/pl_-_009_-_reajuste_rpps.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/644/pl_-_010_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/645/pl_-_011_-_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/646/pl_-_012_-_alteracao_rpps.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/650/pl_-_013_-_juventude_capacitada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/653/pl_-_014_-_nova_estrutura_administrativa1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/657/pl_-_015_-_nova_lei_633-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/658/pl_-_016_-_alteracao_carga_horaria_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/659/pl_-_017_-_alteracao_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/660/pl_-_018_-_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/661/pl_-_019_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/662/pl_-_020_-_alteracao_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/663/pl_-_021_-_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/664/pl_-_022_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/665/pl_-_023_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/666/pl_-_024_-_ouvidoria_-_novo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/667/pl_-_025_-_plano_cargos_e_salarios_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/668/pl_-_026_-_criacao_do_programa_de_assistencia_funeraria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/669/pl_-_027_-_aumento_salario_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/670/pl_-_028_-_utilidade_publica_-_centro_espirita_boa_vontade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/671/pl_-_029_-_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/694/pl_-_030_-_nomeia_unidade_de_apoio_em_saude.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/695/pl_-_031_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/696/pl_-_032_-_plano_de_carreira_e_salario_dos_tecnicos_de_fiscal_de_tributos_e_fiscais_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/697/pl_-_033_-_reajuste_dos_vencimentos_dos_servidores_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/714/pl_-_034_-_nova_regulamentacao_da_cosip_no_municipio_de_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/715/pl_-_035_-_nomeia_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/716/pl_-_036_-_nomeia_centro_de_referencia_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/717/pl_-_037_-_2022_-_denominacao_academia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/718/pl_-_038_-_abono_profissioanais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/618/pdl_001-22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/619/pdl_002-22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/620/pdl_003-22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/622/pdl_005-22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/623/pdl_006-22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/624/pdl_007-22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/625/pdl_008-22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/626/pdl_009-22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/699/pdl_010-22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/700/pdl_011-22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/701/pdl_012-22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/702/pdl_013-22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/703/pdl_014-22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/704/pdl_015-22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/705/pdl_016-22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/706/pdl_017-22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/707/pdl_018-22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/708/pdl_019-22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/709/pdl_020-22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/710/pdl_021-22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/711/pdl_022-22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/712/pdl_023-22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/615/pr_001_-_reorganizacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/713/r-_003_-_cesar-_convite_-_getulio_jorge.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/630/mocao_de_apoio_ace_e_acs_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/607/001_-_alessandra_-_reajuste_salarial_do_fundeb_3332.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/608/002_-_alessandra_-_reajuste_salarial_dos_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/609/003_-_alessandra_-_fardamento_escolar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/610/004_-_toinho_-__chapada_do_sono-passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/611/005_-_francide-__estrada_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/612/006_-_francide-__estrada_canto_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/613/007_-_francide-__estrada_pindorama.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/614/008_-_pe_de_serra_-.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/616/009_-_cinesio_-_alargamento_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/617/010_-_ze_do_povo_-_calcamento_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/633/011_-_toinho_-__loteamento_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/634/012_-_cesar_-__rua_do_barrocao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/635/013_-_cesar_-__rua_elias_santos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/636/014_-_ze_do_povo_-_recapeamento_das_ruas_frei_conrado_e_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/637/015_-_cinesio_-_rua_do_barrocao_-_tamboril.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/638/016_-_cinesio_-_ligar_hospital_ao_mutirao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/639/017_-_eline_-_plano_de_cargos_e_carreira_dos_funcionarios_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/640/018_-_eline_-_extensao_da_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/641/019_-_eline_-_limpeza_rua.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/647/020_-_alessandra_-_banheiros_adaptados_para_pnes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/648/021_-_cinesio_-_lombada_fco_de_castro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/649/022_-_cinesio_-_poste_rua_do_vale.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/651/023_-_ze_do_povo_-_calcamentos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/652/024_-_ze_do_povo_-_calcamento_projeto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/654/025_-_cinesio_-_revitalizacao_da_praca_do_parque_vaquejador.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/655/026_-_cinesio_-_santa_cruz_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/656/027_-_alessandra_-_limpeza_dos_colegios_municipais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/672/028_-_alessandra_-__recuperacao_de_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/673/029_-_alessandra_-_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/674/030_-_alessandra_-_calcamento__rua__quarteto_bairro_tamboril.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/675/031_-_cesar_-__asfalto_conjunto_novo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/676/032_-_cesar_-__pista_de_baixo_conjunto_novo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/677/033_-_cesar_-__sarjeta_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/678/034_-_cesar_-__canaleta_rua_santa_rita-avenida_francisco_luis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/679/035_-_cesar_-__calcada_do_cemiterio_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/680/036_-_alessandra_-_calcamento__rua_demostenes_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/681/037_-_pe_de_serra_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/682/038_-_pe_de_serra_-_local_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/683/039_-_toinho_-__calcamento_-_taboca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/684/040_-_cesar_-_reurb_-_pmdl.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/685/041_-_ze_do_povo_-_saude_digital.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/686/042_-_cinesio_-_quebra_molas_-_piacava.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/687/043_-_ze_do_povo_-_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/688/044_-_pe_de_serra_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/689/045_-_pe_de_serra_-_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/690/046_-_pe_de_serra_-_onibus_bairros_distantes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/691/048_-_cesar_-_arquivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/692/049_-_cinesio_-_asfaltamento_-_piacava.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/693/050_-_cinesio_-_lombadas_teresa_leandro_-_piacava.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/698/052_-_ze_do_povo_-_motocross.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/606/pl_-_001_-_piso_professores_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/627/pl_-_002_-_secretaria_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/628/pl_-_003_-_secretaria_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/629/pl_-_004_-_fundo_previdenciario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/631/pl_-_005_-_fundo_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/632/pl_-_006_-_reajuste_rpps.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/642/pl_-_008_-_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/643/pl_-_009_-_reajuste_rpps.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/644/pl_-_010_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/645/pl_-_011_-_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/646/pl_-_012_-_alteracao_rpps.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/650/pl_-_013_-_juventude_capacitada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/653/pl_-_014_-_nova_estrutura_administrativa1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/657/pl_-_015_-_nova_lei_633-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/658/pl_-_016_-_alteracao_carga_horaria_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/659/pl_-_017_-_alteracao_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/660/pl_-_018_-_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/661/pl_-_019_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/662/pl_-_020_-_alteracao_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/663/pl_-_021_-_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/664/pl_-_022_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/665/pl_-_023_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/666/pl_-_024_-_ouvidoria_-_novo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/667/pl_-_025_-_plano_cargos_e_salarios_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/668/pl_-_026_-_criacao_do_programa_de_assistencia_funeraria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/669/pl_-_027_-_aumento_salario_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/670/pl_-_028_-_utilidade_publica_-_centro_espirita_boa_vontade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/671/pl_-_029_-_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/694/pl_-_030_-_nomeia_unidade_de_apoio_em_saude.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/695/pl_-_031_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/696/pl_-_032_-_plano_de_carreira_e_salario_dos_tecnicos_de_fiscal_de_tributos_e_fiscais_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/697/pl_-_033_-_reajuste_dos_vencimentos_dos_servidores_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/714/pl_-_034_-_nova_regulamentacao_da_cosip_no_municipio_de_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/715/pl_-_035_-_nomeia_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/716/pl_-_036_-_nomeia_centro_de_referencia_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/717/pl_-_037_-_2022_-_denominacao_academia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/718/pl_-_038_-_abono_profissioanais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/618/pdl_001-22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/619/pdl_002-22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/620/pdl_003-22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/622/pdl_005-22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/623/pdl_006-22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/624/pdl_007-22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/625/pdl_008-22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/626/pdl_009-22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/699/pdl_010-22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/700/pdl_011-22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/701/pdl_012-22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/702/pdl_013-22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/703/pdl_014-22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/704/pdl_015-22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/705/pdl_016-22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/706/pdl_017-22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/707/pdl_018-22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/708/pdl_019-22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/709/pdl_020-22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/710/pdl_021-22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/711/pdl_022-22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/712/pdl_023-22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/615/pr_001_-_reorganizacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/713/r-_003_-_cesar-_convite_-_getulio_jorge.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/630/mocao_de_apoio_ace_e_acs_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/607/001_-_alessandra_-_reajuste_salarial_do_fundeb_3332.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/608/002_-_alessandra_-_reajuste_salarial_dos_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/609/003_-_alessandra_-_fardamento_escolar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/610/004_-_toinho_-__chapada_do_sono-passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/611/005_-_francide-__estrada_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/612/006_-_francide-__estrada_canto_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/613/007_-_francide-__estrada_pindorama.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/614/008_-_pe_de_serra_-.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/616/009_-_cinesio_-_alargamento_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/617/010_-_ze_do_povo_-_calcamento_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/633/011_-_toinho_-__loteamento_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/634/012_-_cesar_-__rua_do_barrocao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/635/013_-_cesar_-__rua_elias_santos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/636/014_-_ze_do_povo_-_recapeamento_das_ruas_frei_conrado_e_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/637/015_-_cinesio_-_rua_do_barrocao_-_tamboril.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/638/016_-_cinesio_-_ligar_hospital_ao_mutirao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/639/017_-_eline_-_plano_de_cargos_e_carreira_dos_funcionarios_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/640/018_-_eline_-_extensao_da_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/641/019_-_eline_-_limpeza_rua.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/647/020_-_alessandra_-_banheiros_adaptados_para_pnes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/648/021_-_cinesio_-_lombada_fco_de_castro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/649/022_-_cinesio_-_poste_rua_do_vale.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/651/023_-_ze_do_povo_-_calcamentos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/652/024_-_ze_do_povo_-_calcamento_projeto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/654/025_-_cinesio_-_revitalizacao_da_praca_do_parque_vaquejador.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/655/026_-_cinesio_-_santa_cruz_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/656/027_-_alessandra_-_limpeza_dos_colegios_municipais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/672/028_-_alessandra_-__recuperacao_de_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/673/029_-_alessandra_-_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/674/030_-_alessandra_-_calcamento__rua__quarteto_bairro_tamboril.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/675/031_-_cesar_-__asfalto_conjunto_novo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/676/032_-_cesar_-__pista_de_baixo_conjunto_novo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/677/033_-_cesar_-__sarjeta_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/678/034_-_cesar_-__canaleta_rua_santa_rita-avenida_francisco_luis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/679/035_-_cesar_-__calcada_do_cemiterio_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/680/036_-_alessandra_-_calcamento__rua_demostenes_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/681/037_-_pe_de_serra_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/682/038_-_pe_de_serra_-_local_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/683/039_-_toinho_-__calcamento_-_taboca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/684/040_-_cesar_-_reurb_-_pmdl.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/685/041_-_ze_do_povo_-_saude_digital.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/686/042_-_cinesio_-_quebra_molas_-_piacava.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/687/043_-_ze_do_povo_-_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/688/044_-_pe_de_serra_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/689/045_-_pe_de_serra_-_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/690/046_-_pe_de_serra_-_onibus_bairros_distantes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/691/048_-_cesar_-_arquivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/692/049_-_cinesio_-_asfaltamento_-_piacava.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/693/050_-_cinesio_-_lombadas_teresa_leandro_-_piacava.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2022/698/052_-_ze_do_povo_-_motocross.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="168" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>