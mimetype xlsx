--- v0 (2025-11-13)
+++ v1 (2026-05-21)
@@ -54,2323 +54,2323 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMELM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/418/proposta_de_emenda_-_001.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/418/proposta_de_emenda_-_001.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 19; o inciso I do parágrafo 2º do artigo 24 e o artigo 27, da Lei Orgânica do Município de Demerval Lobão.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/487/proposta_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/487/proposta_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o Regime Próprio de Previdência Social do Município de DEMERVAL LOBÃO-PI de acordo com a Emenda Constitucional nº 103, de 2019.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/519/proposta_de_emenda_-_003.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/519/proposta_de_emenda_-_003.pdf</t>
   </si>
   <si>
     <t>MODIFICAM-SE E SUPRIMEM-SE DISPOSITIVOS NA LEI ORGÂNICA DO MUNICÍPIO DE DEMERVAL LOBÃO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Cinésio da Piaçava</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/410/pl_-_001_-_2021_-_denominacao_de_rua_-_deusirene_2.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/410/pl_-_001_-_2021_-_denominacao_de_rua_-_deusirene_2.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Projetada, de Rua DEUSIRENE no bairro Piaçava.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Alessandra Lopes</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/441/pl_-_002_-_2021_-_mulheres_seguras_2021.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/441/pl_-_002_-_2021_-_mulheres_seguras_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de bares, cafés, traillers, quiosques de alimentação, pizzarias restaurantes, lanchonetes, balneários, espaços de eventos e de shows, academias de ginástica, clubes sociais e associações recreativas ou desportivas, casas noturnas de qualquer natureza, produtores de eventos como serestas, baladas e similares;  a adotar medidas de auxílio e proteção à mulher em situação de risco, nas suas dependências ou nas suas imediações, sobretudo, quando se tratar de eventos em logradouros públicos como praças, ruas, travessas;  dispõe sobre a criação do selo “Mulheres Seguras - Local Protegido” e adota outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/442/pl_003-2021_-_cacs.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/442/pl_003-2021_-_cacs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do Fundeb.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/459/pl_-_004-2021_-_ldo_2022.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/459/pl_-_004-2021_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>VERSA SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/460/pl_-_005-2021_-_comjuve.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/460/pl_-_005-2021_-_comjuve.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DA JUVENTUDE – COMJUVE NO MUNICÍPIO DE DEMERVAL LOBÃO, ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/461/pl_-_006_-_2021_-_demerval_prev.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/461/pl_-_006_-_2021_-_demerval_prev.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO V DO ART. 58 DA LEI MUNICIPAL Nº 508/2015 QUE DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS DE DEMERVAL LOBÃO PARA INCLUIR NOVO PLANO DE EQUACIONAMENTO DO DÉFICIT ATUARIAL E OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/462/pl_-_007_-_2021_-_politica_municipal_de_educacao_ambiental_-_demerval_lobao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/462/pl_-_007_-_2021_-_politica_municipal_de_educacao_ambiental_-_demerval_lobao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL APROVANDO O PLANO MUNICIPAL DE EDUCAÇÃO AMBIENTAL DE DEMERVAL LOBÃO - PI, É DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/463/pl_-_008_-_2021_-_poluicao_atmosferica_-_demerval_lobao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/463/pl_-_008_-_2021_-_poluicao_atmosferica_-_demerval_lobao.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE ENFRETAMENTO DOS IMPACTOS DA MUDANÇA DO CLIMA E DA POLUIÇÃO ATMOSFÉRICA DE DEMERVAL LOBÃO – PI.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/464/pl_-_009_-_2021_-_poluicao_visual_-_demerval_lobao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/464/pl_-_009_-_2021_-_poluicao_visual_-_demerval_lobao.pdf</t>
   </si>
   <si>
     <t>PROÍBE A AFIXAÇÃO DE PLACAS, ESTANDARTES, PLAQUETAS, BANDEIRAS, BANNERS, CARTAZES, PANFLETOS E AFINS, JUNTO AOS POSTES, PONTOS DE ÔNIBUS, ILUMINAÇÃO PÚBLICA E ÁRVORES EXISTENTES NO MUNICÍPIO DE DEMERVAL LOBÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/465/pl_-_010_-_2021_-_brigada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/465/pl_-_010_-_2021_-_brigada.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA BRIGADA DE INCÊNDIO DO MUNICÍPIO DE DEMERVAL LOBÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/469/pl_-_011_-_2021_-_conselho.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/469/pl_-_011_-_2021_-_conselho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do CONSELHO MUNICIPAL DE DESENVOLVIMENTO URBANO DA CIDADE DE DEMERVAL LOBÃO e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/483/pl_-_012_-_2021_-_corregedoria_e_ouvidoria.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/483/pl_-_012_-_2021_-_corregedoria_e_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Institui a CORREGEDORIA E A OUVIDORIA DA GUARDA MUNICIPAL DE DEMERVAL LOBÃO-PI e dá outras providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/484/pl_-_013_-_2021_-_altera_lei_03-2005_-_pad.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/484/pl_-_013_-_2021_-_altera_lei_03-2005_-_pad.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 03/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/485/pl_-_014_-_2021_-_previdencia_complementar.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/485/pl_-_014_-_2021_-_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Demerval Lobão/PI; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/486/pl_-_015_-_2021_-_reforma_da_previdencia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/486/pl_-_015_-_2021_-_reforma_da_previdencia.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Demerval Lobão-PI de acordo com a Emenda Constitucional nº 103, de 2019.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Delegado César</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/488/pl_-_016_-_2021_-_denominacao_ruas_portal_do_bacuri.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/488/pl_-_016_-_2021_-_denominacao_ruas_portal_do_bacuri.pdf</t>
   </si>
   <si>
     <t>Denomina as Avenidas e Ruas do Portal dos Bacuris, zona rural deste município.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/489/pl_-_017_-_2021_-_autorizacao_parcelamento_debitos_equatorial.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/489/pl_-_017_-_2021_-_autorizacao_parcelamento_debitos_equatorial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao poder executivo municipal para confessar e parcelar débitos oriundos do consumo de energia elétrica junto a EQUATORIAL PIAUI DISTRIBUIDORA DE ENERGIA S.A e dá outras providencias".</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/497/pl_-_018_-_2021_-_denominacao_area_covid_-.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/497/pl_-_018_-_2021_-_denominacao_area_covid_-.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denominação do prédio da área covid de “MARIA DE FÁTIMA SOUSA DE PAIVA” e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Professora Eline</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/498/pl_-_019_-_2021_-_calendario_municipal.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/498/pl_-_019_-_2021_-_calendario_municipal.pdf</t>
   </si>
   <si>
     <t>EMENTA: Criação da Semana Municipal de Incentivo às Práticas de Caminhada e de Corrida de Rua e dá outras providências.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/499/pl_-_020-_2021_-_projeto_mulheres_seguras_lei_amparo_paz.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/499/pl_-_020-_2021_-_projeto_mulheres_seguras_lei_amparo_paz.pdf</t>
   </si>
   <si>
     <t>Ementa – Dispõe sobre o dever de bares, pubs, cafés, traillers, quiosques de alimentação, pizzarias restaurantes, lanchonetes, balneários, espaços de eventos e de shows, academias de ginástica, clubes sociais e associações recreativas ou desportivas, casas noturnas de qualquer natureza, produtores de eventos como serestas, baladas e similares; a adotar medidas de auxílio e proteção à mulher em situação de risco, nas suas dependências ou nas suas imediações, sobretudo, quando se tratar de eventos em logradouros públicos como praças, ruas, travessas; dispõe sobre a criação do selo “Mulheres Seguras - Local Protegido” e adota outras providências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia Municipal do Projeto “Quebrando o Silêncio”, desenvolvido pela Igreja Adventista do Sétimo Dia, no Município de Demerval Lobão, com inclusão do quarto sábado do mês de agosto no calendário municipal e adota e outras providências.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/509/pl_-_022_-_sistema_de_transporte_de_paciente_stppe.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/509/pl_-_022_-_sistema_de_transporte_de_paciente_stppe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adesão ao Sistema de Transporte de Pacientes a Procedimentos Eletivos no Estado do Piauí - STPPE no Território Entre-Rios e dá outras providências.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/520/pl_-_023_-_utilizacao__de_maquinas_agricolas_2021.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/520/pl_-_023_-_utilizacao__de_maquinas_agricolas_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação nos meios de comunicação da Prefeitura Municipal de Demerval Lobão, incluindo seu Website, assim como lista impressa na sede da Secretaria Municipal de Agricultura; da lista de espera para utilização dos veículos e máquinas agrícolas do município de Demerval Lobão e adota outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/521/pl_-_024_-_dia_da_juventude.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/521/pl_-_024_-_dia_da_juventude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da LEI ELISSÂNIA DE SOUSA MENDES, que cria o Dia Municipal da Juventude e a Semana da Juventude Demervalense e dá outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/522/pl_-_025_-_complemento_uniao_vaat_demerval_lobao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/522/pl_-_025_-_complemento_uniao_vaat_demerval_lobao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$ 3.488.231,16 (três milhões, quatrocentos e oitenta e oito mil, duzentos e trinta e um reais e dezesseis centavos), para viabilizar a execução dos recursos oriundos da Complementação da União – VAAT.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/523/pl_-_026_-_previne_brasil.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/523/pl_-_026_-_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Regulamenta no Município de Demerval Lobão o Pagamento por Desempenho Programa Previne Brasil, previstos nas Portarias N° 2.979, de 12 de Novembro de 2019 e n° 3.222, de 10 de Dezembro de 2019, do Ministério da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/524/pl_-_027-_loa-2022.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/524/pl_-_027-_loa-2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E INDIRETA NO MUNICÍPIO DE DEMERVAL LOBÃO-PI, PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/548/pl_-_028_-__pobreza_menstrual_2021.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/548/pl_-_028_-__pobreza_menstrual_2021.pdf</t>
   </si>
   <si>
     <t>Ementa: Institui o Programa Permanente de Combate à Pobreza Menstrual e Incentivo à Saúde Íntima Feminina no município de Demerval Lobão, por meio de políticas de atenção à saúde, educação e assistência social.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/554/pl_-_029_-__ppa_2022-2025.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/554/pl_-_029_-__ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Plano Plurianual do Município de Demerval Lobão, para o Período 2022 a 2025 e da outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/570/pl_-_030_-_2021_-_codigo_de_obras.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/570/pl_-_030_-_2021_-_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE DEMERVAL LOBÃO-PI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/594/pl_-_031_-_2021_-_nova_taxa_administrativa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/594/pl_-_031_-_2021_-_nova_taxa_administrativa.pdf</t>
   </si>
   <si>
     <t>Regulamenta a nova Taxa de Administração para o custeio das despesas correntes e de capital necessárias à organização e ao funcionamento do Regime Próprio de Previdência e dá outras providências</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/595/pl_-_032_-_2021_-_utilidade_publica_instituto_pe._mario_rocchi.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/595/pl_-_032_-_2021_-_utilidade_publica_instituto_pe._mario_rocchi.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ENTIDADE DENOMINADA INSTITUTO PADRE MARIO ROCCHI</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/596/pl_-_033_-_2021_-_fundeb.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/596/pl_-_033_-_2021_-_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de pagamento de abono salarial para os profissionais da educação pública vinculados à Secretaria de Educação de Demerval Lobão – PI e dá outras providências</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Zé do Povo</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/598/pl_-_034_-_2021_-_denomina_ginasio_seu_ne.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/598/pl_-_034_-_2021_-_denomina_ginasio_seu_ne.pdf</t>
   </si>
   <si>
     <t>DENOMINA O GINÁSIO POLIESPORTIVO LOCALIZADO NA RUA DO NORTE, COMO “GINÁSIO POLIESPORTIVO MANOEL ALVES DE SOUSA (SEU NÉ).</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/605/pl_-_035_-_novo_codigo_tributario_municipal.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/605/pl_-_035_-_novo_codigo_tributario_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o NOVO CÓDIGO TRIBUTÁRIO do Município de DEMERVAL LOBÃO, Estado do Piauí e adota outras providências</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/411/pdl_001-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/411/pdl_001-21.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. JULIANA MARTINS FERREIRA DE CARVALHO AMORIM.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/412/pdl_002-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/412/pdl_002-21.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. MARIA DE FÁTIMA ALVES SARAIVA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/413/pdl_003-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/413/pdl_003-21.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. VALDA MARTINHO DE MESQUITA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/414/pdl_004-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/414/pdl_004-21.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. MARIA DE FÁTIMA CAMPELO DOS SANTOS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/415/pdl_005-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/415/pdl_005-21.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. ELIZÂNGELA MARIA DA SILVA.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/416/pdl_006-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/416/pdl_006-21.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. ISABEL RODRIGUES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/575/pdl_007-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/575/pdl_007-21.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. ANTONIO GOMES MARTINS</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/576/pdl_008-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/576/pdl_008-21.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. RENATO RODRIGUES DE SOUSA</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/577/pdl_009-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/577/pdl_009-21.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. JOÃO MANOEL DO CARMO</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/578/pdl_010-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/578/pdl_010-21.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. FRANCISCO DE ASSIS PAIVA</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/579/pdl_011-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/579/pdl_011-21.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense a Sra. JULIANA MARTINS FERREIRA DE CARVALHO AMORIM</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/580/pdl_012-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/580/pdl_012-21.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense a Sra. ALESSANDRA NASCIMENTO SANTOS LOPES</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/581/pdl_013-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/581/pdl_013-21.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania Demervalense ao Sr. FRANCISCO NONATO DE SOUSA FILHO</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/582/pdl_014-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/582/pdl_014-21.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” a Sra. MARINETE FERREIRA BORGES</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/583/pdl_015-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/583/pdl_015-21.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” a Sra. MARIA DO DESTERRO DE ALMEIDA SENA</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” a Sra. MARIA ROSÂNGELA LIMA BRANDIM MORAIS</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/585/pdl_017-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/585/pdl_017-21.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” a Sra. MARIA DOS SANTOS FERREIRA DOS ANJOS</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/586/pdl_018-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/586/pdl_018-21.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” ao Sr. FERNANDO HENRIQUE PEREIRA MELO</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/587/pdl_019-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/587/pdl_019-21.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” ao Sr. FRANCISCO FERREIRA XAVIER NETO</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/588/pdl_020-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/588/pdl_020-21.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” ao Sr. RAFAEL DE CARVALHO LOPES</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/589/pdl_021-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/589/pdl_021-21.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” ao Sr. JOSENILDO ALVES RODRIGUES DA CRUZ</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/590/pdl_022-21.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/590/pdl_022-21.pdf</t>
   </si>
   <si>
     <t>Confere “COMENDA MORRINHOS” ao Sr. GUSTAVO DE MOURA MELO</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_resolucao_001.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_resolucao_001.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 10; O INCISO VI DO ARTIGO 71; §§ 1º E 2º DO ARTIGO 168 E O § 3º DO ARTIGO 188 E ACRESCENTA O § 5º DO ARTIGO 188 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_002_-_altracao_no_regimento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_002_-_altracao_no_regimento.pdf</t>
   </si>
   <si>
     <t>MODIFICAM-SE DISPOSITIVOS DA RESOLUÇÃO Nº 041/2012, DE 21 DE NOVEMBRO DE 2012, QUE “DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE DEMERVAL LOBÃO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/597/projeto_de_resolucao_004_-_cessao_dependencias_da_camara.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/597/projeto_de_resolucao_004_-_cessao_dependencias_da_camara.pdf</t>
   </si>
   <si>
     <t>Disciplina a cessão do Plenário Albertino Vieira de Moraes e demais dependências da Câmara Municipal de Demerval Lobão.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Pé de Serra</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/495/r_001_-_pe_de_serra_-_convite_sec._agricultura.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/495/r_001_-_pe_de_serra_-_convite_sec._agricultura.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo Municipal proceda o convite do DR. EVANDRO ARAGÃO para que este venha prestar esclarecimentos a esta Casa acerca do projeto de beneficiamento de peixes no município ainda na gestão anterior.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/600/r_004_-_cinesio_-_pedido_de_urgencia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/600/r_004_-_cinesio_-_pedido_de_urgencia.pdf</t>
   </si>
   <si>
     <t>que o Projeto de Lei nº. 032/2021, de autoria deste vereador, o qual “reconhece a utilidade pública a entidade denominada Instituto Padre Mario Rocchi.” para que seja apreciado em regime de urgência especial e sejam dispensadas as formalidades regimentais</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/391/001_-_ze_do_povo_-_rua_jose_ribeiro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/391/001_-_ze_do_povo_-_rua_jose_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, o asfaltamento da Rua José Ribeiro a partir da avenida Padre Joaquim Nonato.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/392/002_-_ze_do_povo_-_rua_do_mutum.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/392/002_-_ze_do_povo_-_rua_do_mutum.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, o Calçamento da Rua Principal do Mutum.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/393/003_-_ze_do_povo_-_cursos_sebrae.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/393/003_-_ze_do_povo_-_cursos_sebrae.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, em parceira com o SEBRAE (Serviço Brasileiro de Apoio às Micro e Pequenas Empresas) cursos voltados ao sociativismo como: Criação de galinhas, hortas, artesanato, empreendedorismo.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/394/004_-_ze_do_povo_-__passagem_molhada_no_riacho_do_mutum.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/394/004_-_ze_do_povo_-__passagem_molhada_no_riacho_do_mutum.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a construção de uma Passagem Molhada no Riacho do Mutum.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/395/005_-_cesar_-__ponte_manilha.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/395/005_-_cesar_-__ponte_manilha.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a construção de uma ponte sobre o riacho denominado “Manilhas” interligando a região do Parque Vaquejador à Piaçava.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/396/006_-_cesar_-__rua_santa_cruz_-_calcamento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/396/006_-_cesar_-__rua_santa_cruz_-_calcamento.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a complementação do calçamento da Rua Santa Cruz no bairro Santa Inês a partir da BR 316, no sentido leste.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/397/007_-_cesar_-__rua_manoel_antonio_-_calcamento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/397/007_-_cesar_-__rua_manoel_antonio_-_calcamento.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a pavimentação através de paralelepípedos em cerca de 120 metros da Rua Manoel Antonio no bairro São Pedro a partir da BR 316, no sentido leste.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/398/007_-_cesar_-__rua_manoel_antonio_-_calcamento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/398/007_-_cesar_-__rua_manoel_antonio_-_calcamento.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a troca da base de sustentação da caixa d’água da localidade “Nova Geração”, zona rural deste município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/399/009_-_ze_do_povo_-_rua_nova_geracao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/399/009_-_ze_do_povo_-_rua_nova_geracao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, o calçamento da rua principal do povoado “Nova Geração”, zona rural deste município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/400/010_-_ze_do_povo_-_reposicao_caixa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/400/010_-_ze_do_povo_-_reposicao_caixa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a reposição imediata da Caixa d’água do Assentamento Resistência Camponesa na Lagoa Seca.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/401/011_-_indicacao_lombadas_rua_santo_antonio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/401/011_-_indicacao_lombadas_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie a colocação de lombadas na Rua Santo Antônio, com as especificidades a seguir:_x000D_
 a) uma lombada após o cruzamento da Rua Santo Antônio com Rua do Barrocão;_x000D_
 b) uma lombada antes da ponte da mesma rua, a qual dá acesso ao Bairro Mutirão.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/402/012_-_indicacao_iluminacao_tamboril.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/402/012_-_indicacao_iluminacao_tamboril.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie a iluminação das ruas a seguir descritas:_x000D_
 a) Rua Francisco de Carvalho Melo, especificamente após o cruzamento da Rua Mamede Azevedo, no Bairro Tamboril._x000D_
 b) Rua São Domingos, cruzamento com Rua do norte, até o final da mesma no Bairro Tamboril._x000D_
 c) Rua Projetada, Bairro Tamboril._x000D_
 d) Rua Santa Marta, Bairro Tamboril._x000D_
 e) Demais ruas não iluminadas do Bairro</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/403/013_-_ze_do_povo_-_estudo_iptu.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/403/013_-_ze_do_povo_-_estudo_iptu.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto aos técnicos do município, a o estudo quanto ao IPTU a fim de revisar os cálculos, para que se possível flexibilizar o valor da cobrança aos munícipes.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/404/014_-_pe_de_serra_-_equipamentos_pocos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/404/014_-_pe_de_serra_-_equipamentos_pocos.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie em parceria com a Secretaria de Infraestrutura os equipamentos (caixa, bamba, tubulação) dos poços que foram perfurados no município.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/405/015_-_pe_de_serra_-_lampadas_-_rural.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/405/015_-_pe_de_serra_-_lampadas_-_rural.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal juntamente com a Secretaria de Infraestrutura providencie a reposição das lâmpadas da iluminação pública da zona rural.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/406/016_-_pe_de_serra_-_maquinario_-_estradas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/406/016_-_pe_de_serra_-_maquinario_-_estradas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal junto a Secretaria de Infraestrutura viabilize a mobilização do maquinário do município para o outro lado do rio Poti a fim de promover o reparo nas estradas vicinais que dão acesso às localidades rurais.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/407/017_-_cinesio_-_reparos_na_avenida_sinha_ribeiro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/407/017_-_cinesio_-_reparos_na_avenida_sinha_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal junto a Secretaria de Infraestrutura viabilize recuperação do calçamento bem como reparos em alguns pontos críticos na Avenida Sinhá Ribeiro.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Francide Lopes</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/408/018_-_francide_-_passagem_molhada.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/408/018_-_francide_-_passagem_molhada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a construção de uma passagem molhada com a colocação de manilhas sobre o riacho Marimbas, no trecho que liga a zona urbana ao assentamento “Nova Geração”.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/409/019_-_francide_-_abatedouro_de_pq_animais.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/409/019_-_francide_-_abatedouro_de_pq_animais.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a implantação de um abatedouro de pequenos animais.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/419/020_-_ze_do_povo_-_asfalto_rua_sao_jose.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/419/020_-_ze_do_povo_-_asfalto_rua_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a pavimentação asfáltica da Rua São José.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/420/021_-_ze_do_povo_-_horta_piacava.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/420/021_-_ze_do_povo_-_horta_piacava.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a doação de terreno no bairro Piaçava à Associação de moradores para implantação de horta comunitária.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/421/022_-_ze_do_povo_-_santa_luzia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/421/022_-_ze_do_povo_-_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a pavimentação asfáltica da Rua santa luzia no sentido oeste.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/422/023_-_ze_do_povo_-_pracinha_espraiado.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/422/023_-_ze_do_povo_-_pracinha_espraiado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a construção de uma pracinha da igreja na localidade Espraiado.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/423/024_-_ze_do_povo_-_benedito_luis_de_moraes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/423/024_-_ze_do_povo_-_benedito_luis_de_moraes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a pavimentação asfáltica da Rua Benedito Luís de Moraes.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/424/025_-_eline_-__rede_eletrica.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/424/025_-_eline_-__rede_eletrica.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a complementação da rede elétrica na Rua Sete de Setembro no sentido leste.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/425/026_-_eline_-__rede_eletrica_rua_maria_da_conceicao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/425/026_-_eline_-__rede_eletrica_rua_maria_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a complementação da rede elétrica na Maria da Conceição no bairro Cidade Nova desde a rua Raimundo Vieira até a Mato Grosso.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/426/027_-_eline_-__picarra.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/426/027_-_eline_-__picarra.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a colocação de piçarra na Rua Maria da Conceição no bairro Cidade Nova bem como roço.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/427/028_-_eline_-__loc._santa_cruz.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/427/028_-_eline_-__loc._santa_cruz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, o reparo na estrada que dá acesso ao Loteamento Santa Cruz, bem como a reposição de lâmpadas no referido loteamento.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/428/029_-_cinesio_-_avenida_sinha_ribeiro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/428/029_-_cinesio_-_avenida_sinha_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal junto a Secretaria de Infraestrutura viabilize o asfaltamento da Avenida Sinhá Ribeiro.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/429/030_-_cinesio_-_praca_e_academia_piacava.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/429/030_-_cinesio_-_praca_e_academia_piacava.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal junto a Secretaria de Infraestrutura a construção de uma praça, bem como a implantação de uma academia mista (Popular e de Saúde) no bairro Piaçava.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/430/031-_calcamentos_-_ruas_tamboril.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/430/031-_calcamentos_-_ruas_tamboril.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ENCARREGUE A SECRETARIA MUNICIPAL DE INFRAESTRUTURA, PARA QUE ESTA PROVIDENCIE O CALÇAMENTO NAS RUAS A SEGUIR DESCRITAS: _x000D_
 A) RUA FRANCISCO DE CARVALHO MELO, ESPECIFICAMENTE APÓS O CRUZAMENTO COM A RUA MAMEDE AZEVEDO, NO BAIRRO TAMBORIL. _x000D_
 B) SÃO DOMINGOS, PARTINDO DA RUA 3 DE MAIO, SEGUINDO ATÉ O FINAL DESTA, NO BAIRRO TAMBORIL. _x000D_
 C) RUA SANTA MARTA, BAIRRO TAMBORIL _x000D_
 D) RUA PARAIBUNA, NO BAIRRO SÃO PEDRO. _x000D_
 E) TÉRMINO DO CALÇAMENTO DA RUA SÃO JOSÉ, PARTINDO DA RUA DO NORTE, ATÉ SEU FINAL.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/431/032_-_ze_do_povo_-_reparo_projeto_olho_d_agua.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/431/032_-_ze_do_povo_-_reparo_projeto_olho_d_agua.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente  o Reparo da estrada do Projeto Olho D’água.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/432/033-_ze_do_povo_-_reparo_camponesalagoa_seca.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/432/033-_ze_do_povo_-_reparo_camponesalagoa_seca.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente  o Reparo da  estrada da resistência Camponesa( Lagoa Seca).</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/433/034-_ze_do_povo_-_reparo_espraiado.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/433/034-_ze_do_povo_-_reparo_espraiado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente  o Reparo da estrada do povoado Espraiado, São Pedro e Mutum.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/434/035-_ze_do_povo_-_substituicao_transformador-_alto_bonito.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/434/035-_ze_do_povo_-_substituicao_transformador-_alto_bonito.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a substituição do transformador para o Povoado Alto bonito.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/435/036-_ze_do_povo_-__reforma_geral_ubs-_espraiado.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/435/036-_ze_do_povo_-__reforma_geral_ubs-_espraiado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a reforma geral da UBS do Povoado Espraiado, especificamente no seguinte:_x000D_
 a) Sala dos ACS, de procedimentos consultório para nutricionista;_x000D_
 b) Sala de esterilização, teto, banheiros para funcionários.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/436/037_-_francide_-_canaleta_luis_rosa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/436/037_-_francide_-_canaleta_luis_rosa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a construção de uma canaleta no cruzamento das Ruas Santo Antonio com a Luís Rosa no Vista Alegre.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/437/038_-_francide_-_calcamento_fco_luis_de_moraes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/437/038_-_francide_-_calcamento_fco_luis_de_moraes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a complementação do calçamento da Avenida Francisco Luís de Moraes desde a Rua Raimundo Vieira até a Rua Demóstenes de Moraes.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/438/039_-_francide_-_calcamento_sao_vicente.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/438/039_-_francide_-_calcamento_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a complementação do calçamento da Rua São Vicente entre as ruas Mato Grosso e a Sete de Setembro.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/439/040_-_francide_-_calcamento_luis_rosa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/439/040_-_francide_-_calcamento_luis_rosa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a complementação do calçamento da Rua Luís Roas entre as ruas Raimundo Vieira e a Demóstenes de Moraes.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/440/041_-_cinesio_-_reparo_-_estrada_chapada_do_sono.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/440/041_-_cinesio_-_reparo_-_estrada_chapada_do_sono.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal junto a Secretaria de Infraestrutura o reparo nas estradas vicinais do lado de cá do rio Poti, dando ênfase à estrada da localidade Chapada do Sono.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/443/042_-_ze_do_povo_-__rua_quaresma.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/443/042_-_ze_do_povo_-__rua_quaresma.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a construção do calçamento da Rua Quaresma na Vila Filomena</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/444/043_-_ze_do_povo_-__calcamento_rua_maria_otilia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/444/043_-_ze_do_povo_-__calcamento_rua_maria_otilia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a construção do calçamento da Rua Maria Otília desde a Rua do Barrocão até a Rua São Domingos, na Vila São Francisco.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/445/044_-_ze_do_povo_-__calcamento_rua_tiradentes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/445/044_-_ze_do_povo_-__calcamento_rua_tiradentes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a construção do calçamento da Rua Tiradentes desde a BR 316 até a Rua São Domingos, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/446/045_-_ze_do_povo_-__calcamento_rua_barrocao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/446/045_-_ze_do_povo_-__calcamento_rua_barrocao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a construção do calçamento da Rua do Barrocão desde a rua Manoel Antonio em direção ao sul, no bairro São Pedro</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/447/046_-_alessandra_-_rua_maria_da_conceicao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/447/046_-_alessandra_-_rua_maria_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal mobilize a secretaria de Infraestrutura para esta proviencia a continuidade na abertura da Rua Maria da Conceição, promovendo sua extensão, até interligar seu acesso à Rua Sol Nascente, no Bairro São Pedro, com os serviços necessários para o melhoramento da região em que se situa.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/448/047-_alessandra_-_cadeirantes_e_pcds_final.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/448/047-_alessandra_-_cadeirantes_e_pcds_final.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, depois de ouvido o plenário e na forma regimental, que mobilize a Secretaria Municipal de Infra Estrutura, que realize estudo técnico a fim de rebaixar as guias das calçadas e colocação de equipamento que facilite o acesso de cadeirantes, pessoas com mobilidade reduzida, sobretudo, idosos e pessoas com deficiência temporária ou permanente.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/449/048_-_alessandra_-internet_rural.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/449/048_-_alessandra_-internet_rural.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, que proporcione o acesso a Internet na zona rural do municipio, estabelecendo torres de internet em pontos específicos, em espaços publicos no meio rural, nos quais que será disponibilizado sinal gratuito de Wi-Fi.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/450/049_-_ze_do_povo_-__calcamento_rua_sete_de_setembro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/450/049_-_ze_do_povo_-__calcamento_rua_sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a construção do calçamento da Rua Sete de Setembro desde a rua Francisco de Carvalho Melo em direção ao leste no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/451/050_-_ze_do_povo_-__reforma_muro_cemiterio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/451/050_-_ze_do_povo_-__reforma_muro_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a reforma do muro do cemitério São João, bem como a calçada do mesmo.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/452/051_-_ze_do_povo_-__agua_e_energia_anjinhos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/452/051_-_ze_do_povo_-__agua_e_energia_anjinhos.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente a implantação de energia e abastecimento de água no cemitério dos Anjinhos.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/453/052_-_pe_de_serra_-_banheiros_-_funasa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/453/052_-_pe_de_serra_-_banheiros_-_funasa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal junto a Secretaria de Infraestrutura viabilize a implantação de banheiros (FUNASA) nos dois barreiros na localidade Santo Elias.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/454/053_-_pe_de_serra_-_banheiros_-_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/454/053_-_pe_de_serra_-_banheiros_-_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal junto a Secretaria de Infraestrutura viabilize o complemento na implantação de banheiros na localidade Santo Elias</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/455/054_-_cinesio_-_reparo_-_regularizacao_dos_cemiterios.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/455/054_-_cinesio_-_reparo_-_regularizacao_dos_cemiterios.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal junto ao órgão competente a regularização dos cemitérios deste município, bem como a organização interna e a construção de uma capela onde ainda não dispõe desse local (dos Anjinhos e do Olho D’água).</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/456/055_-_eline_-__protecao_-_av._fco._castro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/456/055_-_eline_-__protecao_-_av._fco._castro.pdf</t>
   </si>
   <si>
     <t>Reivindicação dos moradores. Pois a falta dessa proteção oferece grande risco a todos que transitam por aquela avenida, já tendo ocasionado diversos acidentes.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/457/056_-_eline_-__tenda_-_loterica.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/457/056_-_eline_-__tenda_-_loterica.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a colocação de uma tenda em frente a lotérica, a fim de atender melhor a comunidade que lá se encontrar.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/458/057_-_eline_-__estudo_de_abertura_de_rua.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/458/057_-_eline_-__estudo_de_abertura_de_rua.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, um estudo de viabilidade de abertura da Rua do Barrocão interligando a Rua da Glória à rua Santa Luzia.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/466/058-_cesar_-__limpeza_cemiterios.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/466/058-_cesar_-__limpeza_cemiterios.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a limpeza dos cemitérios do município</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/467/059-_cesar_-__rua_santa_luzia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/467/059-_cesar_-__rua_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a capina e a limpeza da Rua Santa Luzia nas proximidades da delegacia.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/468/060_-_pe_de_serra_-_revisao_e_manutencao_da_iluminacao_publica.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/468/060_-_pe_de_serra_-_revisao_e_manutencao_da_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal junto a Secretaria de Infraestrutura viabilize o envio de um eletricista para realizar uma revisão e consequentemente a manutenção na iluminação pública nas comunidades do outro lado do Rio Poti</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal acione o órgão competente para que venha implantar banheiros, cantina e almoxarifado nas instalações do galpão situado próximo à Prefeitura, bem como designar servidores para cuidar desses ambientes.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/471/062_-_ze_do_povo_-__demostenes_de_moraes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/471/062_-_ze_do_povo_-__demostenes_de_moraes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através do órgão competente, o roço da entrada da rua Demóstenes de Moraes junto a Avenida Padre Joaquim Nonato, próximo ao antigo “forró pesado”.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/472/063_-_pe_de_serra_-_coveiros.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/472/063_-_pe_de_serra_-_coveiros.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal promova a contratação de coveiro às custas do município para atender a comunidade demervalense quando necessitarem do serviço de sepultamento.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/473/064-_cesar_-__rua_sete_de_setembro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/473/064-_cesar_-__rua_sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a capina e a limpeza das sarjetas da Rua Sete de Setembro no bairro Santa Rita.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/474/065-_cesar_-__denominacao_-_predio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/474/065-_cesar_-__denominacao_-_predio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, a justa homenagem a uma de suas munícipes que muito colaborou em prol da saúde dos demervalenses, com a denominação do prédio da área covid de “Maria de Fátima Sousa de Paiva”.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Toim Moto Taxi</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/475/066-_toinho_-__complemento_calcamento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/475/066-_toinho_-__complemento_calcamento.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, o complemento do calçamento da Avenida Sinhá Ribeiro até chegar ao campo dos veteranos.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/476/067-_toinho_-__placas_educativas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/476/067-_toinho_-__placas_educativas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto A Secretaria Municipal do Meio Ambiente, a colocação de algumas placas educativas nas estradas vicinais do município, a fim de conscientizar a população no que tange a NÃO jogar lixo às margens dessas estradas.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/477/068_-_ze_do_povo_-__calcamento_rua_alagoas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/477/068_-_ze_do_povo_-__calcamento_rua_alagoas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie através do órgão competente, o CALÇAMENTO das ruas Teresa Leandro e Alagoas no bairro Piaçava.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/478/069_-_cinesio_-_melhoria_das_lavanderias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/478/069_-_cinesio_-_melhoria_das_lavanderias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, por intermédio da Secretaria de Infraestrutura, a melhoria na estrutura das lavanderias dos bairros Piaçava III e Boa Esperança</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a implantação de um telefone rural no posto de saúde da localidade Santo Elias.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/480/071_-_eline_-__ampliacao_equipe.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/480/071_-_eline_-__ampliacao_equipe.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a ampliação da equipe de psicólogo e fisioterapeuta no município.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/481/072_-_pe_de_serra_-_matadouro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/481/072_-_pe_de_serra_-_matadouro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize um estudo de viabilidade acerca da construção e implantação do matadouro municipal.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/482/073_-_pe_de_serra_-_equipamentos_poco.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/482/073_-_pe_de_serra_-_equipamentos_poco.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie em parceria com a Secretaria de Infraestrutura os equipamentos (caixa, bamba, tubulação) do poço que foi perfurado na localidade “Barreiros” zona rural deste município.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/490/074_-_ze_do_povo_-__semaforo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/490/074_-_ze_do_povo_-__semaforo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie através do órgão competente, que viabilize a colocação de semáforos nos pontos necessários da Avenida Padre Joaquim Nonato</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/491/075_-_ze_do_povo_-__embarque.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/491/075_-_ze_do_povo_-__embarque.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie através do órgão competente, que viabilize a IMPLANTAÇÃO de um local de embarque e desembarque de passageiros em nossa cidade</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/492/076_-_alessandra_-_rua_sao_francisco_piacava_escola_fco_luis.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/492/076_-_alessandra_-_rua_sao_francisco_piacava_escola_fco_luis.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal mobilize a Secretaria Municipal de Infraestrutura, para esta providencie a iluminação da Rua São Francisco, Bairro Piaçava, rua na qual se localiza a Escola Municipal Francisco Luís de Melo.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/493/077_-_alessandra_-_postos_de_coleta_de_exames.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/493/077_-_alessandra_-_postos_de_coleta_de_exames.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal mobilize a Secretaria Municipal de Saúde para esta providencie a implantação de salas de coleta de material de exames laboratoriais em uma das salas disponíveis nas UBS deste município, incluindo a UBS Mãe Dita (SEMUSA), descentralizando assim, a coleta de material</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/494/078_-_ze_do_povo_-__faixas_de_pedestres.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/494/078_-_ze_do_povo_-__faixas_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie através do órgão competente, que viabilize a IMPLANTAÇÃO DE FAIXAS DE PEDESTRES nos seguintes locais: Próximo ao Estádio Municipal; Próximo ao Prefeitura; Próximo ao Antonieta Ribeiro; Próximo ao João da Mata.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/500/079_-_cinesio_-_calcamento_ruas_piacava.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/500/079_-_cinesio_-_calcamento_ruas_piacava.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, por intermédio da Secretaria de Infraestrutura, a melhoria do bairro Piaçava com a pavimentação com paralelepípedo das seguintes ruas: Rua Antônio Pereira Lopes; Rua Luís Lopes de Morais; Rua Benedito da Costa Azevedo; Rua São Pedro; Rua do Barrocão; Rua Leonilia Leite.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/501/080_-_eline_-_rampa_de_acesso_nas_paradas_de_onibus.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/501/080_-_eline_-_rampa_de_acesso_nas_paradas_de_onibus.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a implantação de rampas de acesso nas paradas de ônibus.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/502/081_-_eline_-_criacao_da_pista_de_corrida_ou_demarcacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/502/081_-_eline_-_criacao_da_pista_de_corrida_ou_demarcacao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a criação da pista de corrida ou demarcação de ruas destinadas a prática de caminhada e corrida de rua.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/503/082_-_eline_-_implementacao_do_sistema_municipal_de_cultura.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/503/082_-_eline_-_implementacao_do_sistema_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a implementação do Sistema Municipal de Cultura.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/504/083_-_eline_-_empicarrar_ruas_maria_da_conceicao_e_travessa_12_de_outubro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/504/083_-_eline_-_empicarrar_ruas_maria_da_conceicao_e_travessa_12_de_outubro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize junto à Secretaria de Infraestrutura providencie o empiçarramento da rua maria da conceição e travessa 12 de outubro no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/505/084_-_eline_-_iluminacao_publica_na_rua_maria_da_conceicao_bairro_sao_pedro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/505/084_-_eline_-_iluminacao_publica_na_rua_maria_da_conceicao_bairro_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize junto à Secretaria de Infraestrutura o reparo na iluminação pública na Rua Maria da Conceição, bairro São Pedro.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/506/085_-_pe_de_serra_-_viabilidade_meia_passagem.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/506/085_-_pe_de_serra_-_viabilidade_meia_passagem.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie em consonância com a Assessoria Jurídica do município um estudo de viabilidade acerca do município custear um auxílio financeiro a estudantes do ensino técnico e superior de nosso município.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal junto a Secretaria de Infraestrutura viabilize a complementação do asfaltamento da Rua Antonio Carneiro Lima desde a Rua Santa Rita até o cemitério dos Anjinhos.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/510/087_-_pe_de_serra_-_passagem_molhada_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/510/087_-_pe_de_serra_-_passagem_molhada_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a construção de uma passagem molhada ligando as localidades Santo Elias e João Paulo.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/511/088_-_pe_de_serra_-_abastecimento_de_agua_joao_paulo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/511/088_-_pe_de_serra_-_abastecimento_de_agua_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a ampliação do abastecimento de água, bem como o empiçarramento da estrada da localidade João Paulo até o loteamento do “Patrãozinho”.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/512/089_-_pe_de_serra_-_10_mil_metros_de_calcamento_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/512/089_-_pe_de_serra_-_10_mil_metros_de_calcamento_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, cerca de 10.000 (dez mil) metros de calçamento do Programa PRO-PIAUÍ para a localidade Santo Elias.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/513/090_-_pe_de_serra_-_empicarramento_-_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/513/090_-_pe_de_serra_-_empicarramento_-_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto aos órgãos competentes, o empiçarramento de cerca de 50 (cinquenta) metros de estrada desde a residência do senhor “Ramim” até a residência do senhor “Brecha” na localidade Santo Elias.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/514/091_-_ze_do_povo_-__calcamento_rua_hungria.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/514/091_-_ze_do_povo_-__calcamento_rua_hungria.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie através do órgão competente, o CALÇAMENTO da Rua Hungria na Vila Bartolomeu.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/515/092_-_ze_do_povo_-__calcamento_rua_sao_cristovao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/515/092_-_ze_do_povo_-__calcamento_rua_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie através do órgão competente, o CALÇAMENTO da Rua São Cristóvão na Vila Bartolomeu.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/516/093_-_ze_do_povo_-__calcamento_rua_quarteto.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/516/093_-_ze_do_povo_-__calcamento_rua_quarteto.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie através do órgão competente, o CALÇAMENTO da Rua Quarteto na Vila Bartolomeu.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/517/094_-_eline_-_quebra_molas__-_rua_da_estrela.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/517/094_-_eline_-_quebra_molas__-_rua_da_estrela.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize junto à Secretaria de Infraestrutura a implantação de um “quebra-molas” na Rua da Estrela nas proximidades da residência do senhor “Raimundo das Panelas”.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/518/095_-_eline_-_bicicletario_-_semusa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/518/095_-_eline_-_bicicletario_-_semusa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize junto à Secretaria de Infraestrutura a implantação de bicicletários em frente a SEMUSA e na área covid.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/525/096_-_pe_de_serra_-_pracinha_com_acesso_a_internet.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/525/096_-_pe_de_serra_-_pracinha_com_acesso_a_internet.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a construção de uma praça com academia popular e acesso à internet via wifi na localidade Santo Elias</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Deido Alves</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/526/097_-_deido_-_postes_e_lampadas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/526/097_-_deido_-_postes_e_lampadas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a colocação das luminárias nos postes de iluminação pública na região da localidade “Cabeça da Onça”, zona rural deste município.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/527/098_-_cesar_-__passagem_molhada_-_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/527/098_-_cesar_-__passagem_molhada_-_santo_elias.pdf</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/528/099_-_cesar_-__caixa_dagua__bomba_-_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/528/099_-_cesar_-__caixa_dagua__bomba_-_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a colocação de uma caixa d’água no poço do Vitorino bem como a colocação de uma bomba mais potente a fim de atender melhor a comunidade.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/529/100_-_cesar_-__alambrado_-_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/529/100_-_cesar_-__alambrado_-_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a colocação de alambrados no campo de futebol do Vitorino.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a construção dos vestiários no campo de futebol do Vitorino.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/531/102_-_eline_-_equatorial_extensao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/531/102_-_eline_-_equatorial_extensao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto a EQUATORIAL ENERGIA PIAUÍ a extensão da rede elétrica da localidade Extrema.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/532/103_-_eline_-_saude_na_quadra.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/532/103_-_eline_-_saude_na_quadra.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, a implantação do projeto “SAÚDE NA QUADRA” como forma de incentivo à prática de atividade física.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/533/104_-_eline_-_convivencia_e_orientacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/533/104_-_eline_-_convivencia_e_orientacao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, a ação mensal de convivência e orientação a serem realizadas pela Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/534/105_-_eline_-_biblioteca_virtual_-_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/534/105_-_eline_-_biblioteca_virtual_-_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, a implantação de uma biblioteca virtual da Escola Municipal Edmundo Policarpo de Abreu no Santo Elias.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/535/106_-_cinesio_-_transporte_consultas_eletivas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/535/106_-_cinesio_-_transporte_consultas_eletivas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, aquisição de um transporte para conduzir as pessoas da localidade Santo Elias e região que tenham seus exames e consulta marcada de forma eletiva pra Teresina.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/536/107_-_ze_do_povo_-__centro_de_apoio_aos_idosos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/536/107_-_ze_do_povo_-__centro_de_apoio_aos_idosos.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie através do órgão competente, a implantação de um Centro de Apoio aos Idosos por partes da Secretaria de Assistência Social na localidade Santo Elias.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/537/108_-_ze_do_povo_-__onibus_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/537/108_-_ze_do_povo_-__onibus_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie um ônibus para transportar as pessoas da localidade Santo Elias a Demerval Lobão nas quartas-feiras e aos sábados.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/538/109_-_calcamento_rua_emilia_leite.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/538/109_-_calcamento_rua_emilia_leite.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie o calçamento da rua a seguir descrita: _x000D_
 _x000D_
 a) Rua Emília Leite, no Bairro Tamboril.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/539/110_-_calcamento__rua_maria_da_conceicao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/539/110_-_calcamento__rua_maria_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie o calçamento da rua a seguir descrita: _x000D_
 _x000D_
 a) Rua Maria da Conceição, no Bairro Parque Vaquejador.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/540/111_-_calcamento__rua_aureliano_azevedo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/540/111_-_calcamento__rua_aureliano_azevedo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie o calçamento da rua a seguir descrita: _x000D_
 _x000D_
 a) Rua Aureliano Azevedo, no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/541/112_-_calcamento__rua_luis_rosa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/541/112_-_calcamento__rua_luis_rosa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie o calçamento da rua a seguir descrita: _x000D_
 _x000D_
 a) Rua Luiz Rosa, no Bairro Praia do Vento.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/542/113_-_deido_-_expansao_rede_trifasica.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/542/113_-_deido_-_expansao_rede_trifasica.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto A EQUATORIAL, expansão da Rede trifásica na localidade MARIMBA, desde a residência do senhor Fortuoso até o terreno do Maurício da Vanda, e além da região posterior ao açude do João Soldado.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/543/114_-_cesar_-__abertura_da_marginal_a_br_316.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/543/114_-_cesar_-__abertura_da_marginal_a_br_316.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a abertura da Rua Marginal à BR 316 desde a Rua Mamédio Azevedo até o Estádio Helvídio Nunes.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/544/115_-_cinesio_-_alargamento_das_estradas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/544/115_-_cinesio_-_alargamento_das_estradas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, o ALARGAMENTO das estradas vicinais deste município.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/545/116_-_ze_do_povo_-__lombadas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/545/116_-_ze_do_povo_-__lombadas.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal providencie, junto ao órgão competente, a implantação de lombadas nos seguintes pontos:_x000D_
 _x000D_
 •	Proximidades do mercadinho “O Rafael” e a Drogaria Sião;_x000D_
 •	Próximo à igreja Assembleia de Deus_x000D_
 •	Próximo à SEMUSA;_x000D_
 •	Próximo à igreja do Evangelho Quadrangular;_x000D_
 •	Próximo à escola Vicente de Oliveira Lopes;_x000D_
 •	Próximo ao posto de saúde do Bairro Piaçava.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/546/117_-_ze_do_povo_-__iluminacao_campo_espraiado.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/546/117_-_ze_do_povo_-__iluminacao_campo_espraiado.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal providencie, junto ao órgão competente, a colocação de iluminação no campo de futebol da localidade espraiado/alto bonito.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/547/118_-_ze_do_povo_-__quadra_mutum.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/547/118_-_ze_do_povo_-__quadra_mutum.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a construção de uma Quadra Poliesportiva na localidade Mutum.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/549/119_-_ze_do_povo_-__placas_de_ruas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/549/119_-_ze_do_povo_-__placas_de_ruas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a colocação de placas de identificação nas ruas deste município.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/550/120_-_ze_do_povo_-__modalidades_de_esportes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/550/120_-_ze_do_povo_-__modalidades_de_esportes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, promova, através da Secretaria de esportes, a prática das demais modalidades de esportes no município, tais como futsal, vôlei, basquete, capoeira, balé, ciclismo e etc.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/551/121_-_eline_-_sarjeta_rua_do_barrocao-mato_grosso.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/551/121_-_eline_-_sarjeta_rua_do_barrocao-mato_grosso.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, o reparo nas SARJETAS do cruzamento das Ruas do Barrocão com a Mato Grosso, nas proximidades do senhor “Caçula”, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/552/122_-_cinesio_-_asfalto_bairro_santa_ines.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/552/122_-_cinesio_-_asfalto_bairro_santa_ines.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a pavimentação asfáltica nas seguintes ruas do Bairro Santa Inês:_x000D_
 •	Rua Santa Cruz no sentido oeste;_x000D_
 •	Rua Nova;_x000D_
 •	Rua Santa Inês e_x000D_
 •	Rua Elias Santos, dando acesso à BR 316.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/553/123_-_cesar_-__limpeza_cemiterio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/553/123_-_cesar_-__limpeza_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a limpeza dos cemitérios do município em face da chegada do dia de finados.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/555/124_-_deido_-_reparo_na_sarjeta_e_limpesa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/555/124_-_deido_-_reparo_na_sarjeta_e_limpesa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a limpeza do córrego bem como a reforma da sarjeta da Rua GIVALDO MORAES NÚMERO, próximo ao número 940 esquina com a José Ribeiro – Boa Esperança.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/556/125_-_ze_do_povo_-__faixas_exclusivas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/556/125_-_ze_do_povo_-__faixas_exclusivas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal através do órgão competente viabilize a implantação de faixas exclusivas para cadeirantes nas ruas asfaltadas do município.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/557/126_-_eline_-_reformulacao_do_plano_de_carreira_dos_servidores_da_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/557/126_-_eline_-_reformulacao_do_plano_de_carreira_dos_servidores_da_educacao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, a reformulação do Plano de Carreira dos Servidores da Educação.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/558/127_-_pe_de_serra_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/558/127_-_pe_de_serra_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a construção de um local onde seja instalado o Conselho Tutelar.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/559/128_-_pe_de_serra_-_revitalizacao_do_cci_na_cidade_nova.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/559/128_-_pe_de_serra_-_revitalizacao_do_cci_na_cidade_nova.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a revitalização do Centro de Convivência dos Idosos (CCI) no bairro Cidade Nova</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/560/129_-_pe_de_serra_-_horta_no_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/560/129_-_pe_de_serra_-_horta_no_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a implantação de uma horta comunitária na localidade Santo Elias, mais precisamente na área do Posto de Saúde.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/561/130_-_colocacao_de_tambores_e_coleta_de_lixo_no_rio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/561/130_-_colocacao_de_tambores_e_coleta_de_lixo_no_rio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infraestrutura, para que esta providencie a colocação de coletores de Lixo em pontos estratégicos da margem do Rio Poty, especificamente na localidade Cachoeira, e que a cada 15 (quinze) dias se colete o lixo ali depositado.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/562/131_-_pe_de_serra_-_caminhao_frigorifico.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/562/131_-_pe_de_serra_-_caminhao_frigorifico.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a aquisição de um caminhão frigorífico para ser destinado à Secretaria de Educação.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/601/132_-_alessandra_-_servicos_na_frente_da_igreja.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/601/132_-_alessandra_-_servicos_na_frente_da_igreja.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie a limpeza e os serviços necessários na: _x000D_
 _x000D_
 a) Avenida Pe. Joaquim Nonato, especificamente na frente da Igreja Matriz</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/602/133_-_alessandra_-_iluminacao_rua_manoel_antonio_bairro_sao_pedro.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/602/133_-_alessandra_-_iluminacao_rua_manoel_antonio_bairro_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mobilize a Secretaria Municipal de Infra Estrutura, para que esta providencie a iluminação da rua a seguir descrita: _x000D_
 _x000D_
 a) Rua Manoel Antônio, Bairro São Pedro</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/603/134_-_pe_de_serra_-_empicarramento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/603/134_-_pe_de_serra_-_empicarramento.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto aos órgãos competentes, o empiçarramento de cerca de 120 (cento e vinte) metros de estrada nas proximidades da residência do senhor Luís da ambulância, e outro trecho de 130 (cento e trinta) metros, próximo à casa da senhora Madá, ambas na localidade Santo Elias.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/604/135_-_ze_do_povo_-__galeria_cobertura.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/604/135_-_ze_do_povo_-__galeria_cobertura.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal através do órgão competente viabilize a cobertura da galeria no trecho da rua José Ribeiro em direção à Avenida Padre Joaquim Nonato.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2677,68 +2677,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/418/proposta_de_emenda_-_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/487/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/519/proposta_de_emenda_-_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/410/pl_-_001_-_2021_-_denominacao_de_rua_-_deusirene_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/441/pl_-_002_-_2021_-_mulheres_seguras_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/442/pl_003-2021_-_cacs.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/459/pl_-_004-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/460/pl_-_005-2021_-_comjuve.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/461/pl_-_006_-_2021_-_demerval_prev.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/462/pl_-_007_-_2021_-_politica_municipal_de_educacao_ambiental_-_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/463/pl_-_008_-_2021_-_poluicao_atmosferica_-_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/464/pl_-_009_-_2021_-_poluicao_visual_-_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/465/pl_-_010_-_2021_-_brigada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/469/pl_-_011_-_2021_-_conselho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/483/pl_-_012_-_2021_-_corregedoria_e_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/484/pl_-_013_-_2021_-_altera_lei_03-2005_-_pad.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/485/pl_-_014_-_2021_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/486/pl_-_015_-_2021_-_reforma_da_previdencia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/488/pl_-_016_-_2021_-_denominacao_ruas_portal_do_bacuri.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/489/pl_-_017_-_2021_-_autorizacao_parcelamento_debitos_equatorial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/497/pl_-_018_-_2021_-_denominacao_area_covid_-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/498/pl_-_019_-_2021_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/499/pl_-_020-_2021_-_projeto_mulheres_seguras_lei_amparo_paz.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/509/pl_-_022_-_sistema_de_transporte_de_paciente_stppe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/520/pl_-_023_-_utilizacao__de_maquinas_agricolas_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/521/pl_-_024_-_dia_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/522/pl_-_025_-_complemento_uniao_vaat_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/523/pl_-_026_-_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/524/pl_-_027-_loa-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/548/pl_-_028_-__pobreza_menstrual_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/554/pl_-_029_-__ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/570/pl_-_030_-_2021_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/594/pl_-_031_-_2021_-_nova_taxa_administrativa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/595/pl_-_032_-_2021_-_utilidade_publica_instituto_pe._mario_rocchi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/596/pl_-_033_-_2021_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/598/pl_-_034_-_2021_-_denomina_ginasio_seu_ne.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/605/pl_-_035_-_novo_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/411/pdl_001-21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/412/pdl_002-21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/413/pdl_003-21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/414/pdl_004-21.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/415/pdl_005-21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/416/pdl_006-21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/575/pdl_007-21.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/576/pdl_008-21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/577/pdl_009-21.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/578/pdl_010-21.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/579/pdl_011-21.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/580/pdl_012-21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/581/pdl_013-21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/582/pdl_014-21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/583/pdl_015-21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/585/pdl_017-21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/586/pdl_018-21.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/587/pdl_019-21.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/588/pdl_020-21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/589/pdl_021-21.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/590/pdl_022-21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_002_-_altracao_no_regimento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/597/projeto_de_resolucao_004_-_cessao_dependencias_da_camara.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/495/r_001_-_pe_de_serra_-_convite_sec._agricultura.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/600/r_004_-_cinesio_-_pedido_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/391/001_-_ze_do_povo_-_rua_jose_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/392/002_-_ze_do_povo_-_rua_do_mutum.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/393/003_-_ze_do_povo_-_cursos_sebrae.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/394/004_-_ze_do_povo_-__passagem_molhada_no_riacho_do_mutum.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/395/005_-_cesar_-__ponte_manilha.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/396/006_-_cesar_-__rua_santa_cruz_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/397/007_-_cesar_-__rua_manoel_antonio_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/398/007_-_cesar_-__rua_manoel_antonio_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/399/009_-_ze_do_povo_-_rua_nova_geracao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/400/010_-_ze_do_povo_-_reposicao_caixa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/401/011_-_indicacao_lombadas_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/402/012_-_indicacao_iluminacao_tamboril.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/403/013_-_ze_do_povo_-_estudo_iptu.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/404/014_-_pe_de_serra_-_equipamentos_pocos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/405/015_-_pe_de_serra_-_lampadas_-_rural.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/406/016_-_pe_de_serra_-_maquinario_-_estradas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/407/017_-_cinesio_-_reparos_na_avenida_sinha_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/408/018_-_francide_-_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/409/019_-_francide_-_abatedouro_de_pq_animais.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/419/020_-_ze_do_povo_-_asfalto_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/420/021_-_ze_do_povo_-_horta_piacava.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/421/022_-_ze_do_povo_-_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/422/023_-_ze_do_povo_-_pracinha_espraiado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/423/024_-_ze_do_povo_-_benedito_luis_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/424/025_-_eline_-__rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/425/026_-_eline_-__rede_eletrica_rua_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/426/027_-_eline_-__picarra.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/427/028_-_eline_-__loc._santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/428/029_-_cinesio_-_avenida_sinha_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/429/030_-_cinesio_-_praca_e_academia_piacava.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/430/031-_calcamentos_-_ruas_tamboril.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/431/032_-_ze_do_povo_-_reparo_projeto_olho_d_agua.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/432/033-_ze_do_povo_-_reparo_camponesalagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/433/034-_ze_do_povo_-_reparo_espraiado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/434/035-_ze_do_povo_-_substituicao_transformador-_alto_bonito.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/435/036-_ze_do_povo_-__reforma_geral_ubs-_espraiado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/436/037_-_francide_-_canaleta_luis_rosa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/437/038_-_francide_-_calcamento_fco_luis_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/438/039_-_francide_-_calcamento_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/439/040_-_francide_-_calcamento_luis_rosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/440/041_-_cinesio_-_reparo_-_estrada_chapada_do_sono.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/443/042_-_ze_do_povo_-__rua_quaresma.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/444/043_-_ze_do_povo_-__calcamento_rua_maria_otilia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/445/044_-_ze_do_povo_-__calcamento_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/446/045_-_ze_do_povo_-__calcamento_rua_barrocao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/447/046_-_alessandra_-_rua_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/448/047-_alessandra_-_cadeirantes_e_pcds_final.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/449/048_-_alessandra_-internet_rural.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/450/049_-_ze_do_povo_-__calcamento_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/451/050_-_ze_do_povo_-__reforma_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/452/051_-_ze_do_povo_-__agua_e_energia_anjinhos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/453/052_-_pe_de_serra_-_banheiros_-_funasa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/454/053_-_pe_de_serra_-_banheiros_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/455/054_-_cinesio_-_reparo_-_regularizacao_dos_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/456/055_-_eline_-__protecao_-_av._fco._castro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/457/056_-_eline_-__tenda_-_loterica.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/458/057_-_eline_-__estudo_de_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/466/058-_cesar_-__limpeza_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/467/059-_cesar_-__rua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/468/060_-_pe_de_serra_-_revisao_e_manutencao_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/471/062_-_ze_do_povo_-__demostenes_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/472/063_-_pe_de_serra_-_coveiros.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/473/064-_cesar_-__rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/474/065-_cesar_-__denominacao_-_predio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/475/066-_toinho_-__complemento_calcamento.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/476/067-_toinho_-__placas_educativas.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/477/068_-_ze_do_povo_-__calcamento_rua_alagoas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/478/069_-_cinesio_-_melhoria_das_lavanderias.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/480/071_-_eline_-__ampliacao_equipe.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/481/072_-_pe_de_serra_-_matadouro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/482/073_-_pe_de_serra_-_equipamentos_poco.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/490/074_-_ze_do_povo_-__semaforo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/491/075_-_ze_do_povo_-__embarque.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/492/076_-_alessandra_-_rua_sao_francisco_piacava_escola_fco_luis.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/493/077_-_alessandra_-_postos_de_coleta_de_exames.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/494/078_-_ze_do_povo_-__faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/500/079_-_cinesio_-_calcamento_ruas_piacava.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/501/080_-_eline_-_rampa_de_acesso_nas_paradas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/502/081_-_eline_-_criacao_da_pista_de_corrida_ou_demarcacao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/503/082_-_eline_-_implementacao_do_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/504/083_-_eline_-_empicarrar_ruas_maria_da_conceicao_e_travessa_12_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/505/084_-_eline_-_iluminacao_publica_na_rua_maria_da_conceicao_bairro_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/506/085_-_pe_de_serra_-_viabilidade_meia_passagem.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/510/087_-_pe_de_serra_-_passagem_molhada_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/511/088_-_pe_de_serra_-_abastecimento_de_agua_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/512/089_-_pe_de_serra_-_10_mil_metros_de_calcamento_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/513/090_-_pe_de_serra_-_empicarramento_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/514/091_-_ze_do_povo_-__calcamento_rua_hungria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/515/092_-_ze_do_povo_-__calcamento_rua_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/516/093_-_ze_do_povo_-__calcamento_rua_quarteto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/517/094_-_eline_-_quebra_molas__-_rua_da_estrela.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/518/095_-_eline_-_bicicletario_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/525/096_-_pe_de_serra_-_pracinha_com_acesso_a_internet.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/526/097_-_deido_-_postes_e_lampadas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/527/098_-_cesar_-__passagem_molhada_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/528/099_-_cesar_-__caixa_dagua__bomba_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/529/100_-_cesar_-__alambrado_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/531/102_-_eline_-_equatorial_extensao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/532/103_-_eline_-_saude_na_quadra.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/533/104_-_eline_-_convivencia_e_orientacao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/534/105_-_eline_-_biblioteca_virtual_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/535/106_-_cinesio_-_transporte_consultas_eletivas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/536/107_-_ze_do_povo_-__centro_de_apoio_aos_idosos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/537/108_-_ze_do_povo_-__onibus_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/538/109_-_calcamento_rua_emilia_leite.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/539/110_-_calcamento__rua_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/540/111_-_calcamento__rua_aureliano_azevedo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/541/112_-_calcamento__rua_luis_rosa.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/542/113_-_deido_-_expansao_rede_trifasica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/543/114_-_cesar_-__abertura_da_marginal_a_br_316.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/544/115_-_cinesio_-_alargamento_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/545/116_-_ze_do_povo_-__lombadas.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/546/117_-_ze_do_povo_-__iluminacao_campo_espraiado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/547/118_-_ze_do_povo_-__quadra_mutum.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/549/119_-_ze_do_povo_-__placas_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/550/120_-_ze_do_povo_-__modalidades_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/551/121_-_eline_-_sarjeta_rua_do_barrocao-mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/552/122_-_cinesio_-_asfalto_bairro_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/553/123_-_cesar_-__limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/555/124_-_deido_-_reparo_na_sarjeta_e_limpesa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/556/125_-_ze_do_povo_-__faixas_exclusivas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/557/126_-_eline_-_reformulacao_do_plano_de_carreira_dos_servidores_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/558/127_-_pe_de_serra_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/559/128_-_pe_de_serra_-_revitalizacao_do_cci_na_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/560/129_-_pe_de_serra_-_horta_no_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/561/130_-_colocacao_de_tambores_e_coleta_de_lixo_no_rio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/562/131_-_pe_de_serra_-_caminhao_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/601/132_-_alessandra_-_servicos_na_frente_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/602/133_-_alessandra_-_iluminacao_rua_manoel_antonio_bairro_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/603/134_-_pe_de_serra_-_empicarramento.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/604/135_-_ze_do_povo_-__galeria_cobertura.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/418/proposta_de_emenda_-_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/487/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/519/proposta_de_emenda_-_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/410/pl_-_001_-_2021_-_denominacao_de_rua_-_deusirene_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/441/pl_-_002_-_2021_-_mulheres_seguras_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/442/pl_003-2021_-_cacs.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/459/pl_-_004-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/460/pl_-_005-2021_-_comjuve.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/461/pl_-_006_-_2021_-_demerval_prev.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/462/pl_-_007_-_2021_-_politica_municipal_de_educacao_ambiental_-_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/463/pl_-_008_-_2021_-_poluicao_atmosferica_-_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/464/pl_-_009_-_2021_-_poluicao_visual_-_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/465/pl_-_010_-_2021_-_brigada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/469/pl_-_011_-_2021_-_conselho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/483/pl_-_012_-_2021_-_corregedoria_e_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/484/pl_-_013_-_2021_-_altera_lei_03-2005_-_pad.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/485/pl_-_014_-_2021_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/486/pl_-_015_-_2021_-_reforma_da_previdencia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/488/pl_-_016_-_2021_-_denominacao_ruas_portal_do_bacuri.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/489/pl_-_017_-_2021_-_autorizacao_parcelamento_debitos_equatorial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/497/pl_-_018_-_2021_-_denominacao_area_covid_-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/498/pl_-_019_-_2021_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/499/pl_-_020-_2021_-_projeto_mulheres_seguras_lei_amparo_paz.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/509/pl_-_022_-_sistema_de_transporte_de_paciente_stppe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/520/pl_-_023_-_utilizacao__de_maquinas_agricolas_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/521/pl_-_024_-_dia_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/522/pl_-_025_-_complemento_uniao_vaat_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/523/pl_-_026_-_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/524/pl_-_027-_loa-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/548/pl_-_028_-__pobreza_menstrual_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/554/pl_-_029_-__ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/570/pl_-_030_-_2021_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/594/pl_-_031_-_2021_-_nova_taxa_administrativa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/595/pl_-_032_-_2021_-_utilidade_publica_instituto_pe._mario_rocchi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/596/pl_-_033_-_2021_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/598/pl_-_034_-_2021_-_denomina_ginasio_seu_ne.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/605/pl_-_035_-_novo_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/411/pdl_001-21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/412/pdl_002-21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/413/pdl_003-21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/414/pdl_004-21.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/415/pdl_005-21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/416/pdl_006-21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/575/pdl_007-21.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/576/pdl_008-21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/577/pdl_009-21.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/578/pdl_010-21.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/579/pdl_011-21.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/580/pdl_012-21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/581/pdl_013-21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/582/pdl_014-21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/583/pdl_015-21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/585/pdl_017-21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/586/pdl_018-21.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/587/pdl_019-21.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/588/pdl_020-21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/589/pdl_021-21.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/590/pdl_022-21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_002_-_altracao_no_regimento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/597/projeto_de_resolucao_004_-_cessao_dependencias_da_camara.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/495/r_001_-_pe_de_serra_-_convite_sec._agricultura.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/600/r_004_-_cinesio_-_pedido_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/391/001_-_ze_do_povo_-_rua_jose_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/392/002_-_ze_do_povo_-_rua_do_mutum.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/393/003_-_ze_do_povo_-_cursos_sebrae.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/394/004_-_ze_do_povo_-__passagem_molhada_no_riacho_do_mutum.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/395/005_-_cesar_-__ponte_manilha.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/396/006_-_cesar_-__rua_santa_cruz_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/397/007_-_cesar_-__rua_manoel_antonio_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/398/007_-_cesar_-__rua_manoel_antonio_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/399/009_-_ze_do_povo_-_rua_nova_geracao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/400/010_-_ze_do_povo_-_reposicao_caixa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/401/011_-_indicacao_lombadas_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/402/012_-_indicacao_iluminacao_tamboril.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/403/013_-_ze_do_povo_-_estudo_iptu.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/404/014_-_pe_de_serra_-_equipamentos_pocos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/405/015_-_pe_de_serra_-_lampadas_-_rural.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/406/016_-_pe_de_serra_-_maquinario_-_estradas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/407/017_-_cinesio_-_reparos_na_avenida_sinha_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/408/018_-_francide_-_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/409/019_-_francide_-_abatedouro_de_pq_animais.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/419/020_-_ze_do_povo_-_asfalto_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/420/021_-_ze_do_povo_-_horta_piacava.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/421/022_-_ze_do_povo_-_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/422/023_-_ze_do_povo_-_pracinha_espraiado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/423/024_-_ze_do_povo_-_benedito_luis_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/424/025_-_eline_-__rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/425/026_-_eline_-__rede_eletrica_rua_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/426/027_-_eline_-__picarra.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/427/028_-_eline_-__loc._santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/428/029_-_cinesio_-_avenida_sinha_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/429/030_-_cinesio_-_praca_e_academia_piacava.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/430/031-_calcamentos_-_ruas_tamboril.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/431/032_-_ze_do_povo_-_reparo_projeto_olho_d_agua.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/432/033-_ze_do_povo_-_reparo_camponesalagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/433/034-_ze_do_povo_-_reparo_espraiado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/434/035-_ze_do_povo_-_substituicao_transformador-_alto_bonito.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/435/036-_ze_do_povo_-__reforma_geral_ubs-_espraiado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/436/037_-_francide_-_canaleta_luis_rosa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/437/038_-_francide_-_calcamento_fco_luis_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/438/039_-_francide_-_calcamento_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/439/040_-_francide_-_calcamento_luis_rosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/440/041_-_cinesio_-_reparo_-_estrada_chapada_do_sono.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/443/042_-_ze_do_povo_-__rua_quaresma.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/444/043_-_ze_do_povo_-__calcamento_rua_maria_otilia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/445/044_-_ze_do_povo_-__calcamento_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/446/045_-_ze_do_povo_-__calcamento_rua_barrocao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/447/046_-_alessandra_-_rua_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/448/047-_alessandra_-_cadeirantes_e_pcds_final.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/449/048_-_alessandra_-internet_rural.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/450/049_-_ze_do_povo_-__calcamento_rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/451/050_-_ze_do_povo_-__reforma_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/452/051_-_ze_do_povo_-__agua_e_energia_anjinhos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/453/052_-_pe_de_serra_-_banheiros_-_funasa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/454/053_-_pe_de_serra_-_banheiros_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/455/054_-_cinesio_-_reparo_-_regularizacao_dos_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/456/055_-_eline_-__protecao_-_av._fco._castro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/457/056_-_eline_-__tenda_-_loterica.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/458/057_-_eline_-__estudo_de_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/466/058-_cesar_-__limpeza_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/467/059-_cesar_-__rua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/468/060_-_pe_de_serra_-_revisao_e_manutencao_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/471/062_-_ze_do_povo_-__demostenes_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/472/063_-_pe_de_serra_-_coveiros.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/473/064-_cesar_-__rua_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/474/065-_cesar_-__denominacao_-_predio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/475/066-_toinho_-__complemento_calcamento.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/476/067-_toinho_-__placas_educativas.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/477/068_-_ze_do_povo_-__calcamento_rua_alagoas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/478/069_-_cinesio_-_melhoria_das_lavanderias.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/480/071_-_eline_-__ampliacao_equipe.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/481/072_-_pe_de_serra_-_matadouro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/482/073_-_pe_de_serra_-_equipamentos_poco.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/490/074_-_ze_do_povo_-__semaforo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/491/075_-_ze_do_povo_-__embarque.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/492/076_-_alessandra_-_rua_sao_francisco_piacava_escola_fco_luis.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/493/077_-_alessandra_-_postos_de_coleta_de_exames.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/494/078_-_ze_do_povo_-__faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/500/079_-_cinesio_-_calcamento_ruas_piacava.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/501/080_-_eline_-_rampa_de_acesso_nas_paradas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/502/081_-_eline_-_criacao_da_pista_de_corrida_ou_demarcacao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/503/082_-_eline_-_implementacao_do_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/504/083_-_eline_-_empicarrar_ruas_maria_da_conceicao_e_travessa_12_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/505/084_-_eline_-_iluminacao_publica_na_rua_maria_da_conceicao_bairro_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/506/085_-_pe_de_serra_-_viabilidade_meia_passagem.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/510/087_-_pe_de_serra_-_passagem_molhada_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/511/088_-_pe_de_serra_-_abastecimento_de_agua_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/512/089_-_pe_de_serra_-_10_mil_metros_de_calcamento_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/513/090_-_pe_de_serra_-_empicarramento_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/514/091_-_ze_do_povo_-__calcamento_rua_hungria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/515/092_-_ze_do_povo_-__calcamento_rua_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/516/093_-_ze_do_povo_-__calcamento_rua_quarteto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/517/094_-_eline_-_quebra_molas__-_rua_da_estrela.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/518/095_-_eline_-_bicicletario_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/525/096_-_pe_de_serra_-_pracinha_com_acesso_a_internet.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/526/097_-_deido_-_postes_e_lampadas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/527/098_-_cesar_-__passagem_molhada_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/528/099_-_cesar_-__caixa_dagua__bomba_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/529/100_-_cesar_-__alambrado_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/531/102_-_eline_-_equatorial_extensao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/532/103_-_eline_-_saude_na_quadra.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/533/104_-_eline_-_convivencia_e_orientacao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/534/105_-_eline_-_biblioteca_virtual_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/535/106_-_cinesio_-_transporte_consultas_eletivas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/536/107_-_ze_do_povo_-__centro_de_apoio_aos_idosos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/537/108_-_ze_do_povo_-__onibus_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/538/109_-_calcamento_rua_emilia_leite.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/539/110_-_calcamento__rua_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/540/111_-_calcamento__rua_aureliano_azevedo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/541/112_-_calcamento__rua_luis_rosa.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/542/113_-_deido_-_expansao_rede_trifasica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/543/114_-_cesar_-__abertura_da_marginal_a_br_316.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/544/115_-_cinesio_-_alargamento_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/545/116_-_ze_do_povo_-__lombadas.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/546/117_-_ze_do_povo_-__iluminacao_campo_espraiado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/547/118_-_ze_do_povo_-__quadra_mutum.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/549/119_-_ze_do_povo_-__placas_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/550/120_-_ze_do_povo_-__modalidades_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/551/121_-_eline_-_sarjeta_rua_do_barrocao-mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/552/122_-_cinesio_-_asfalto_bairro_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/553/123_-_cesar_-__limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/555/124_-_deido_-_reparo_na_sarjeta_e_limpesa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/556/125_-_ze_do_povo_-__faixas_exclusivas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/557/126_-_eline_-_reformulacao_do_plano_de_carreira_dos_servidores_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/558/127_-_pe_de_serra_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/559/128_-_pe_de_serra_-_revitalizacao_do_cci_na_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/560/129_-_pe_de_serra_-_horta_no_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/561/130_-_colocacao_de_tambores_e_coleta_de_lixo_no_rio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/562/131_-_pe_de_serra_-_caminhao_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/601/132_-_alessandra_-_servicos_na_frente_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/602/133_-_alessandra_-_iluminacao_rua_manoel_antonio_bairro_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/603/134_-_pe_de_serra_-_empicarramento.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2021/604/135_-_ze_do_povo_-__galeria_cobertura.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>