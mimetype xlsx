--- v0 (2025-11-13)
+++ v1 (2026-04-01)
@@ -51,826 +51,826 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMELM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/243/proposta_de_emenda_a_lom_001-2019.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/243/proposta_de_emenda_a_lom_001-2019.pdf</t>
   </si>
   <si>
     <t>“Acrescenta-se o Art. 140-A à Lei Orgânica do Município de Demerval Lobão”</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/193/pl-_001_2019_-_piso_acs_e_ace_2019_EHqSjaj.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/193/pl-_001_2019_-_piso_acs_e_ace_2019_EHqSjaj.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reajustar o vencimento dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias do Município de Demerval Lobão- PI de acordo com o piso nacional e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/195/pl-_002_2019_-_lei_do_silencio_Mykb9H4.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/195/pl-_002_2019_-_lei_do_silencio_Mykb9H4.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SONS URBANOS, FIXA NÍVEIS E HORÁRIOS EM QUE SERÁ PERMITIDA SUA EMISSÃO, DEFINE OS PROCEDIMENTOS PARA O LICENCIAMENTO AMBIENTAL PRA UTILIZAÇÃO DE FONTE SONORA NO MUNICÍPIO DE DEMERVAL LOBÃO-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>José Leite</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/196/pl-_004_2019_-_merito_educacional.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/196/pl-_004_2019_-_merito_educacional.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Prêmio “Professor do Ano”, no município de Demerval Lobão e dá outras providências</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/197/pl-_005_2019_-_piso_professores.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/197/pl-_005_2019_-_piso_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos vencimentos dos profissionais do magistério público municipal de Demerval Lobão – PI e dá outras providências</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/198/pl-_006_2019_-_alteracao_pmaq.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/198/pl-_006_2019_-_alteracao_pmaq.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 500/2015, de 05 de março de 2015, que instituiu, no âmbito do Poder Executivo do Município de Demerval Lobão, Piauí, o incentivo de Desempenho Variável do Programa Nacional de Melhoria do Acesso e da Qualidade da Atenção Básica – PMAQ-AB, concedido aos servidores do quadro do Fundo Municipal de Saúde de Demerval Lobão, na forma da lei.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/199/pl-_007_-__educacao_alteracoes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/199/pl-_007_-__educacao_alteracoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 438/2011 e dá outras providências</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/200/pl-_008_-_reorganizacao_administrativa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/200/pl-_008_-_reorganizacao_administrativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na estrutura da Administração Pública Municipal de Demerval Lobão e dá outras providências</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal do meio_x000D_
 ambiente no Município de Demerval_x000D_
 Lobão/PI e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/222/pl-_010_-_ldo_2020.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/222/pl-_010_-_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária para o Exercício Financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/223/pl-_011_-_reserva_de_assentos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/223/pl-_011_-_reserva_de_assentos.pdf</t>
   </si>
   <si>
     <t>Estabelece reserva de mesas para pessoas com deficiência ou mobilidade reduzida nos locais que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/224/pl_012-2019_-_cosip_2019.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/224/pl_012-2019_-_cosip_2019.pdf</t>
   </si>
   <si>
     <t>Consolida a legislação referente à Contribuição para Custeio da Iluminação Pública  COSIP do Município de Demerval Lobão, prevista no artigo 149-A da Constituição da República Federativa do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/225/pl_013-2019_-_ppp.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/225/pl_013-2019_-_ppp.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Parcerias Público-Privadas do Município de Demerval Lobão/PI, e dá outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/231/pl-_014_-_projeto_de_lei_reajuste_rgps.docx.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/231/pl-_014_-_projeto_de_lei_reajuste_rgps.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos benefícios pagos pelo Fundo Previdenciário do Município de Demerval Lobão que possuem direito ao reajuste na mesma data e índices aplicados ao RGPS</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/232/pl-_015-_feira_da_agricultura_MNYJEBX.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/232/pl-_015-_feira_da_agricultura_MNYJEBX.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da FEIRA DA AGRICULTURA no calendário do Município de Demerval Lobão</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/233/pl-_016-_doacao_de_terreno.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/233/pl-_016-_doacao_de_terreno.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar bem imóvel ao Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/234/pl-_017-_reestruturacao_conselho_municipal_de_saude.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/234/pl-_017-_reestruturacao_conselho_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação do Conselho Municipal de Saúde de Demerval Lobão/PI, revoga as disposições em contrário e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/238/pl-_018-__emprestimo_banco_do_brasil.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/238/pl-_018-__emprestimo_banco_do_brasil.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/239/pl-_019-_demerval_lobao_-_ingresso_no_consorcio__1VAxpqH.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/239/pl-_019-_demerval_lobao_-_ingresso_no_consorcio__1VAxpqH.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a ingressar no Consórcio Público denominado “Consórcio dos Municípios do Médio Parnaíba – COMEPA”, bem como ratifica o Protocolo de Intenções, anexo à Lei, e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Delegado César</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/240/pl-_020-_dia_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/240/pl-_020-_dia_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do DIA DA PESSOA COM DEFICIÊNCIA no calendário do Município de Demerval Lobão.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/244/pl-_021-2019_-_loa_2020.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/244/pl-_021-2019_-_loa_2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E INDIRETA NO MUNICÍPIO DE DEMERVAL LOBÃO-PI, PARA O EXERCÍCIO DE 2.020</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/263/pl-_022-_alteracao_do_ppa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/263/pl-_022-_alteracao_do_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2018/2021, INSTITUIDO PELA LEI Nº 535 DE 14 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/264/pl-_023-2019_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/264/pl-_023-2019_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial no valor de r$ 16.172,15 (dezesseis mil cento e setenta e dois reais e quinze centavos), que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/265/pl-_024-2019_-_equacionamento_previdencia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/265/pl-_024-2019_-_equacionamento_previdencia.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso V do art. 58 da Lei Municipal nº. 508/2015 que dispõe sobre o Regime Próprio de Previdência dos Servidores Públicos Municipais de Demerval Lobão para incluir o plano de equacionamento do déficit atuarial.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/267/pl-_025-2019_-_cessao_onerosa_demerval_lobao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/267/pl-_025-2019_-_cessao_onerosa_demerval_lobao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$ 629.811,31 (seiscentos e vinte e nove mil, oitocentos e onze reais e trinta e um centavos), e a criar fonte de recurso em elemento de receita e um programa de trabalho para viabilizar a execução para o fim a que se destina e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/213/pdl_001-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/213/pdl_001-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. KATIA CRUZ DE JESUS ALVES, em reconhecimento por se destacar na sua atividade na comunidade.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/214/pdl_002-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/214/pdl_002-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. FRANCISCA DE PAULA MORAIS FELIPE, em reconhecimento por se destacar na sua atividade na comunidade.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/215/pdl_003-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/215/pdl_003-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. CATARINA MARIA DA CONCEIÇÃO SOUSA, em reconhecimento por se destacar na sua atividade na comunidade</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/216/pdl_004-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/216/pdl_004-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. MARIA IRANI ALVES RODRIGUES, em reconhecimento por se destacar na sua atividade na comunidade.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/217/pdl_005-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/217/pdl_005-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. ELISABETE RODRIGUES DE OLIVEIRA, em reconhecimento por se destacar na sua atividade na comunidade.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/218/pdl_006-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/218/pdl_006-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. LUZIA MARIA DA CONCEIÇÃO NETA, em reconhecimento por se destacar na sua atividade na comunidade.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/219/pdl_007-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/219/pdl_007-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. MARIA DA PAZ E SILVA MIRANDA, em reconhecimento por se destacar na sua atividade na comunidade.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/220/pdl_008-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/220/pdl_008-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito “Mulher Cidadã” a Sra. SIMONE PEREIRA DE SOUSA SENA, em reconhecimento por se destacar na sua atividade na comunidade.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/226/pdl_009-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/226/pdl_009-19.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE AUTORIZAÇÃO AO PREFEITO PARA SE AUSENTAR DO PAÍS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/249/pdl_010-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/249/pdl_010-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense a Sra. IVANARA REGIS SOUSA LUSTOSA BRANDÃO, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/250/pdl_011-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/250/pdl_011-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. RANILSON NOBERTO BEZERRA DA SILVA, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/251/pdl_012-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/251/pdl_012-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. DIÓGENES DA SILVA E SILVA, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/252/pdl_013-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/252/pdl_013-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense a Sra. CLAUSÍDIA MARIA LIMA DE SOUSA MARTINS em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/253/pdl_014-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/253/pdl_014-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. VANDERO CARVALHO DOS SANTOS, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/254/pdl_015-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/254/pdl_015-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. VALMIRO VIEIRA SOARES, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/255/pdl_016-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/255/pdl_016-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. EDVALDO JORGE LOPES DE SOUSA em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/256/pdl_017-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/256/pdl_017-19.pdf</t>
   </si>
   <si>
     <t>Concede a “COMENDA MORRINHOS” ao Sr. GONÇALO RODRIGUES DE SOUSA, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/257/pdl_018-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/257/pdl_018-19.pdf</t>
   </si>
   <si>
     <t>Concede a “COMENDA MORRINHOS” ao Sr. FRANCISCO MODESTO DA COSTA, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/258/pdl_019-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/258/pdl_019-19.pdf</t>
   </si>
   <si>
     <t>Concede a “COMENDA MORRINHOS” ao Sr. FRANCINALDO ARAÚJO DE MORAES, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/259/pdl_020-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/259/pdl_020-19.pdf</t>
   </si>
   <si>
     <t>Concede a “COMENDA MORRINHOS” a Sra. MARINALVA COELHO RODRIGUES, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/260/pdl_021-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/260/pdl_021-19.pdf</t>
   </si>
   <si>
     <t>Concede a “COMENDA MORRINHOS” ao Sr. RICARDO DE MOURA MELO, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/261/pdl_022-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/261/pdl_022-19.pdf</t>
   </si>
   <si>
     <t>Concede a “COMENDA MORRINHOS” a Sra. ANDREIA DE ABREU CAVALCANTE, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/262/pdl_023-19.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/262/pdl_023-19.pdf</t>
   </si>
   <si>
     <t>Concede a “COMENDA MORRINHOS” ao Sr. RAFAEL ALVES DE SOUSA JÚNIOR, em reconhecimento por se destacar na sua atividade em prol do município.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mavilson Veloso</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/230/projeto_de_resolucao_no_001.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/230/projeto_de_resolucao_no_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual do subsídio dos Vereadores da Legislatura 2017/2020, para o exercício financeiro de 2019, segundo variação_x000D_
 oficial de índice inflacionário, na forma que indica e dá outras providencias.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/266/pr__002-2019_-_brasao_da_camara.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/266/pr__002-2019_-_brasao_da_camara.pdf</t>
   </si>
   <si>
     <t>Institui o Brasão da Câmara Municipal de Demerval Lobão-PI e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ernesto Rossi</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/202/001_-_ernesto_-_iluminacao_boa_esperanca.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/202/001_-_ernesto_-_iluminacao_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de Infraestrutura, a reposição de iluminação pública do bairro Ba Esperança, que encontra-se em alguns pontos completamente às escuras.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/203/002_-_ernesto_-estrada_vicinal.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/203/002_-_ernesto_-estrada_vicinal.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, reparo da estrada vicinal que liga a localidade São Bento a localidade Canto Alegre.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/204/003_-_ernesto_-calcamento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/204/003_-_ernesto_-calcamento.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de Infraestrutura o reparo do calçamento da Rua Manoel Ribeiro, próximo ao comercial Antera.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/205/004_-_ernesto_-_iluminacao_lagoa_seca.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/205/004_-_ernesto_-_iluminacao_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de Infraestrutura, a reposição da iluminação pública da localidade Lagoa Seca.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/206/005_-_ernesto_-_conclusao_de_calcamento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/206/005_-_ernesto_-_conclusao_de_calcamento.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de Infraestrutura, o calçamento na Rua Demostenes de Moraes, no bairro Cidade Nova, uma parte da Rua que já se encontra calçada, restando somente 100 (cem) metros para concluir.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/207/006_-_ernesto_-_academia_popular.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/207/006_-_ernesto_-_academia_popular.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, a implantação de uma academia popular na praça do Bairro conjunto Valdir Azevedo.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/208/007_-_ernesto_-_tiradentes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/208/007_-_ernesto_-_tiradentes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de Infraestrutura, o calçamento da Rua Tiradentes, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/209/008_-_ernesto_-_calcamento_tira_dentes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/209/008_-_ernesto_-_calcamento_tira_dentes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de Infraestrutura, a reposição da iluminação pública Vila Bartolomeu.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/210/009_-_cesar_-_limpeza_rua_sao_paulo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/210/009_-_cesar_-_limpeza_rua_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a limpeza da Rua São Paulo no Parque Vaquejador.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/211/010_-_cesar_-_limpeza_da_galeria.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/211/010_-_cesar_-_limpeza_da_galeria.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a limpeza da Galeria desde a Rua Santa Rita, no bairro Santa Rita até a Rua da Glória no Centro.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/212/011-_ernesto_-_iluminacao_sn-_vila_sao_francisco_473JTW4.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/212/011-_ernesto_-_iluminacao_sn-_vila_sao_francisco_473JTW4.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de Infraestrutura, a reposição de iluminação pública dos bairros Cidade Nova e Vila São Francisco, causando um grande perigo a população</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/201/012-_mavilson_-_denominacao_-_ceja_-_olho_d_agua.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/201/012-_mavilson_-_denominacao_-_ceja_-_olho_d_agua.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo Municipal, através da Secretaria Municipal de Educação, que providencie a denominação da escola onde funciona o CEJA na localidade Olho D’água de SALUSTIANO FARIAS DOS SANTOS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/228/014_-_ernesto_-_chafariz_boa_esperanca_1.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/228/014_-_ernesto_-_chafariz_boa_esperanca_1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal que providencie a reforma do_x000D_
 chafariz do bairro Boa Esperança, bem como a contratação de um vigia para_x000D_
 aquele local.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/227/015_-_ernesto_-_limpeza_cnec_1.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/227/015_-_ernesto_-_limpeza_cnec_1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal que providencie a limpeza do terreno da antiga CNEC, que pertence ao município.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/229/016-_ernesto_-_iluminacao_e_limpeza_-_vila_sao_pedro_1.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/229/016-_ernesto_-_iluminacao_e_limpeza_-_vila_sao_pedro_1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de_x000D_
 Infraestrutura, a reposição de iluminação pública do bairro São Pedro, bem como_x000D_
 a limpeza das vias públicas daquele bairro.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/235/017-_ernesto_-_pavimentacao_da_rua_27_de_julho.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/235/017-_ernesto_-_pavimentacao_da_rua_27_de_julho.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, a pavimentação da Rua 27 de julho</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/236/018_-_cesar_-_protecao_-_galeria.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/236/018_-_cesar_-_protecao_-_galeria.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto ao órgão competente, a colocação de uma proteção para a população na galeria em ambas as ruas que margeiam a Avenida Padre Joaquim Nonato, próximo a igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/237/019_-_cesar_-_buraco_na_via.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/237/019_-_cesar_-_buraco_na_via.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto ao órgão competente, a colocação de tampa nos dois bueiros que se encontram abertos nas proximidades da oficina do senhor Manoel, (fotos) – Galeria.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/241/020-_ernesto_-_iluminacao_-_inacio_gomes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/241/020-_ernesto_-_iluminacao_-_inacio_gomes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de Infraestrutura, a reposição de iluminação pública da Rua Inácio Gomes da Silva, do bairro Parque Vaquejador.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/242/021-_leite_-_reparo_da_rua_santa_rita.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/242/021-_leite_-_reparo_da_rua_santa_rita.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de Infraestrutura, o reparo na sarjeta da Rua Santa Rita, no cruzamento com a Benedito Luís de Moraes, pois tem trazido transtornos a todos que passam por aquele local.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/245/022_-_cesar_-_rua_sao_paulo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/245/022_-_cesar_-_rua_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, junto à Secretaria de Infraestrutura, a reposição de iluminação pública da rua São Paulo bem como a raspagem e a colocação de piçarras, pois a mesma encontra-se intrafegável.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/246/023_-_cesar_-_prolongamento_asfalto.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/246/023_-_cesar_-_prolongamento_asfalto.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA DE INFRAESTRUTURA, O COMPLEMENTO DA PAVIMENTAÇÃO ASFÁLTICA NO PROLONGAMENTO DA RUA MARIA DA CONCEIÇÃO ATÉ CHEGAR NO POSTO DE SAÚDE DO MUTIRÃO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/247/024-_ernesto_-_carro_pipa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/247/024-_ernesto_-_carro_pipa.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, UM CARRO PIPA PARA REALIZAR O ABASTECIMENTO DE ÁGUA NO BAIRRO BOA ESPERANÇA E VILA BARTOLOMEU.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/248/025_-_cesar_-_reparo_na_rua_raimundo_vieira.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/248/025_-_cesar_-_reparo_na_rua_raimundo_vieira.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO A SECRETARIA MUNICIPAL DE INFRAESTRUTURA, O REPARO URGENTE DA PASSAGEM DO ESGOTO NA RUA RAIMUNDO VIEIRA NAS PROXIMIDADES DA RUA LUÍS ROSA, NO BAIRRO SANTA RITA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1177,68 +1177,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/243/proposta_de_emenda_a_lom_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/193/pl-_001_2019_-_piso_acs_e_ace_2019_EHqSjaj.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/195/pl-_002_2019_-_lei_do_silencio_Mykb9H4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/196/pl-_004_2019_-_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/197/pl-_005_2019_-_piso_professores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/198/pl-_006_2019_-_alteracao_pmaq.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/199/pl-_007_-__educacao_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/200/pl-_008_-_reorganizacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/222/pl-_010_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/223/pl-_011_-_reserva_de_assentos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/224/pl_012-2019_-_cosip_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/225/pl_013-2019_-_ppp.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/231/pl-_014_-_projeto_de_lei_reajuste_rgps.docx.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/232/pl-_015-_feira_da_agricultura_MNYJEBX.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/233/pl-_016-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/234/pl-_017-_reestruturacao_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/238/pl-_018-__emprestimo_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/239/pl-_019-_demerval_lobao_-_ingresso_no_consorcio__1VAxpqH.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/240/pl-_020-_dia_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/244/pl-_021-2019_-_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/263/pl-_022-_alteracao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/264/pl-_023-2019_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/265/pl-_024-2019_-_equacionamento_previdencia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/267/pl-_025-2019_-_cessao_onerosa_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/213/pdl_001-19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/214/pdl_002-19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/215/pdl_003-19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/216/pdl_004-19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/217/pdl_005-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/218/pdl_006-19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/219/pdl_007-19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/220/pdl_008-19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/226/pdl_009-19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/249/pdl_010-19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/250/pdl_011-19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/251/pdl_012-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/252/pdl_013-19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/253/pdl_014-19.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/254/pdl_015-19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/255/pdl_016-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/256/pdl_017-19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/257/pdl_018-19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/258/pdl_019-19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/259/pdl_020-19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/260/pdl_021-19.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/261/pdl_022-19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/262/pdl_023-19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/230/projeto_de_resolucao_no_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/266/pr__002-2019_-_brasao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/202/001_-_ernesto_-_iluminacao_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/203/002_-_ernesto_-estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/204/003_-_ernesto_-calcamento.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/205/004_-_ernesto_-_iluminacao_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/206/005_-_ernesto_-_conclusao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/207/006_-_ernesto_-_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/208/007_-_ernesto_-_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/209/008_-_ernesto_-_calcamento_tira_dentes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/210/009_-_cesar_-_limpeza_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/211/010_-_cesar_-_limpeza_da_galeria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/212/011-_ernesto_-_iluminacao_sn-_vila_sao_francisco_473JTW4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/201/012-_mavilson_-_denominacao_-_ceja_-_olho_d_agua.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/228/014_-_ernesto_-_chafariz_boa_esperanca_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/227/015_-_ernesto_-_limpeza_cnec_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/229/016-_ernesto_-_iluminacao_e_limpeza_-_vila_sao_pedro_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/235/017-_ernesto_-_pavimentacao_da_rua_27_de_julho.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/236/018_-_cesar_-_protecao_-_galeria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/237/019_-_cesar_-_buraco_na_via.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/241/020-_ernesto_-_iluminacao_-_inacio_gomes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/242/021-_leite_-_reparo_da_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/245/022_-_cesar_-_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/246/023_-_cesar_-_prolongamento_asfalto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/247/024-_ernesto_-_carro_pipa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/248/025_-_cesar_-_reparo_na_rua_raimundo_vieira.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/243/proposta_de_emenda_a_lom_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/193/pl-_001_2019_-_piso_acs_e_ace_2019_EHqSjaj.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/195/pl-_002_2019_-_lei_do_silencio_Mykb9H4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/196/pl-_004_2019_-_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/197/pl-_005_2019_-_piso_professores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/198/pl-_006_2019_-_alteracao_pmaq.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/199/pl-_007_-__educacao_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/200/pl-_008_-_reorganizacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/222/pl-_010_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/223/pl-_011_-_reserva_de_assentos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/224/pl_012-2019_-_cosip_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/225/pl_013-2019_-_ppp.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/231/pl-_014_-_projeto_de_lei_reajuste_rgps.docx.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/232/pl-_015-_feira_da_agricultura_MNYJEBX.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/233/pl-_016-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/234/pl-_017-_reestruturacao_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/238/pl-_018-__emprestimo_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/239/pl-_019-_demerval_lobao_-_ingresso_no_consorcio__1VAxpqH.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/240/pl-_020-_dia_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/244/pl-_021-2019_-_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/263/pl-_022-_alteracao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/264/pl-_023-2019_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/265/pl-_024-2019_-_equacionamento_previdencia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/267/pl-_025-2019_-_cessao_onerosa_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/213/pdl_001-19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/214/pdl_002-19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/215/pdl_003-19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/216/pdl_004-19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/217/pdl_005-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/218/pdl_006-19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/219/pdl_007-19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/220/pdl_008-19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/226/pdl_009-19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/249/pdl_010-19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/250/pdl_011-19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/251/pdl_012-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/252/pdl_013-19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/253/pdl_014-19.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/254/pdl_015-19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/255/pdl_016-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/256/pdl_017-19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/257/pdl_018-19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/258/pdl_019-19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/259/pdl_020-19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/260/pdl_021-19.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/261/pdl_022-19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/262/pdl_023-19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/230/projeto_de_resolucao_no_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/266/pr__002-2019_-_brasao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/202/001_-_ernesto_-_iluminacao_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/203/002_-_ernesto_-estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/204/003_-_ernesto_-calcamento.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/205/004_-_ernesto_-_iluminacao_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/206/005_-_ernesto_-_conclusao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/207/006_-_ernesto_-_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/208/007_-_ernesto_-_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/209/008_-_ernesto_-_calcamento_tira_dentes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/210/009_-_cesar_-_limpeza_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/211/010_-_cesar_-_limpeza_da_galeria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/212/011-_ernesto_-_iluminacao_sn-_vila_sao_francisco_473JTW4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/201/012-_mavilson_-_denominacao_-_ceja_-_olho_d_agua.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/228/014_-_ernesto_-_chafariz_boa_esperanca_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/227/015_-_ernesto_-_limpeza_cnec_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/229/016-_ernesto_-_iluminacao_e_limpeza_-_vila_sao_pedro_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/235/017-_ernesto_-_pavimentacao_da_rua_27_de_julho.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/236/018_-_cesar_-_protecao_-_galeria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/237/019_-_cesar_-_buraco_na_via.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/241/020-_ernesto_-_iluminacao_-_inacio_gomes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/242/021-_leite_-_reparo_da_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/245/022_-_cesar_-_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/246/023_-_cesar_-_prolongamento_asfalto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/247/024-_ernesto_-_carro_pipa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2019/248/025_-_cesar_-_reparo_na_rua_raimundo_vieira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>