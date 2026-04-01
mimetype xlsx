--- v0 (2025-11-13)
+++ v1 (2026-04-01)
@@ -51,703 +51,703 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO V DO ART. 58 DA LEI MUNICIPAL Nº. 508/2015 QUE DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS DE DEMERVAL LOBÃO</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 REAJUSTAR O VENCIMENTO DOS PROFISSIONAIS DO_x000D_
 MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO_x000D_
 MUNICÍPIO DE DEMERVAL LOBÃO- PI DE ACORDO_x000D_
 COM O PISO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>José Leite</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE NOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA NO MUNICIPIO DE DEMERVAL LOBÃO AOS FINAIS DE SEMANA, FERIADOS E PONTOS FACULTATIVOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPO&amp;#771;E SOBRE A CRIAC&amp;#807;A&amp;#771;O DO FUNDO MUNICIPAL DE EDUCAC&amp;#807;A&amp;#771;O - FME DE DEMERVAL LOBA&amp;#771;O-PI, E DA&amp;#769; OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INDICAÇÃO DA AUTORIA DAS LEIS, NAS PROPOSIÇÕES LEGISLATIVAS APROVADAS PELA CÂMARA MUNICIPAL DE DEMERVAL LOBÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DEMERVAL LOBÃO - PI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS BENEFÍCIOS EVENTUAIS DA POLÍTICA DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE VACINAÇÃO DOMICILIAR DE IDOSOS, PESSOAS COM DEFICIÊNCIA E_x000D_
 IMUNODEFICIENTES.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/132/132_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO V DO ART. 58 DA LEI MUNICIPAL Nº. 508/2015 QUE DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS DE DEMERVAL LOBÃO PARA INCLUIR O PLANO DE EQUACIONAMENTO DO DÉFICIT ATUARIAL.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE DEMERVAL LOBÃO, A CAMPANHA &amp;#8220;DOADORES SOLIDÁRIOS&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Delegado César</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/173/pl_-_012-2018_-_assedio_moral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/173/pl_-_012-2018_-_assedio_moral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prevenção e a punição do assédio moral no âmbito da administração pública do município de Demerval Lobão, e dá outras providências.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/174/pl_-_013-2018_-_ppa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/174/pl_-_013-2018_-_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2018/2021, INSTITUÍDO PELA LEI Nº. 535 DE 14 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/175/pl_-_014-2018_-_loa_2019_demerval_lobao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/175/pl_-_014-2018_-_loa_2019_demerval_lobao.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E INDIRETA NO MUNICÍPIO DE DEMERVAL LOBÃO-PI, PARA O EXERCÍCIO DE 2.019.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina Rua Projetada, de Rua Luís da_x000D_
 Moça em nosso município e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/178/pl_-_016_-_2018_-_dia_do_musico.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/178/pl_-_016_-_2018_-_dia_do_musico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do dia do músico e inclusão no calendário do Município de Demerval Lobão.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/191/pl__017-2018_-_salarios_assistente_social_psicol_vbSByfN.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/191/pl__017-2018_-_salarios_assistente_social_psicol_vbSByfN.pdf</t>
   </si>
   <si>
     <t>FIXA SALÁRIO BASE PARA SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/179/pl_-_018-2018_-_avancar_cidades.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/179/pl_-_018-2018_-_avancar_cidades.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a (o) CAIXA ECONÔMICA FEDERAL, e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/192/pl_-_019_-_2018_-_abono_professores.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/192/pl_-_019_-_2018_-_abono_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de pagamento de abono salarial para os profissionais do magistério público vinculados à Secretaria de Educação de Demerval Lobão – PI e dá outras providências.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO &amp;#8220;MULHER CIDADÃ&amp;#8221; A SRA._x000D_
 EMANOELA ELINE DA COSTA LIMA DO CARMO, EM RECONHECIMENTO POR SE DESTACAR_x000D_
 NA SUA ATIVIDADE NA COMUNIDADE.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO &amp;#8220;MULHER CIDADÃ&amp;#8221; A SRA. MARIA CAMPELO DOS SANTOS E SOUSA, EM RECONHECIMENTO POR SE DESTACAR NA SUA ATIVIDADE NA COMUNIDADE.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO &amp;#8220;MULHER CIDADÃ&amp;#8221; A SRA. DEUSINEIDE DA COSTA MORAES, EM RECONHECIMENTO POR SE DESTACAR NA SUA ATIVIDADE NA COMUNIDADE.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO &amp;#8220;MULHER CIDADÃ&amp;#8221; A SRA. MARIA DAS DORES SOARES DOS SANTOS BONFIM, EM RECONHECIMENTO POR SE DESTACAR NA SUA ATIVIDADE NA COMUNIDADE.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO &amp;#8220;MULHER CIDADÃ&amp;#8221; A SRA. ZELY FRANCISCA DE SOUSA, EM RECONHECIMENTO POR SE DESTACAR NA SUA ATIVIDADE NA COMUNIDADE.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/103/103_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO &amp;#8220;MULHER CIDADÃ&amp;#8221; A SRA. ARCANGELA FRANCISCA DE SOUSA, EM RECONHECIMENTO POR SE DESTACAR NA SUA ATIVIDADE NA COMUNIDADE.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO &amp;#8220;MULHER CIDADÃ&amp;#8221; A SRA. MARIA JOSÉ DA FONSECA VELOSO, EM RECONHECIMENTO POR SE DESTACAR NA SUA ATIVIDADE NA COMUNIDADE.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO &amp;#8220;MULHER CIDADÃ&amp;#8221; A SRA. MARGARIDA DE JESUS CARNEIRO, EM RECONHECIMENTO POR SE DESTACAR NA SUA ATIVIDADE NA COMUNIDADE.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/180/pdl_009-18_reajuste_2018.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/180/pdl_009-18_reajuste_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual do subsídio dos Vereadores da Legislatura 2017/2020, para o exercício financeiro de 2018, segundo variação oficial de índice inflacionário, na forma que indica e dá outras providencias</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/181/pdl_010-2018.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/181/pdl_010-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense a Sra. MARIA DOS SANTOS FERREIRA DOS ANJOS</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/182/pdl_011-2018.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/182/pdl_011-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao DEPUTADO PABLO DANTAS DE MOURA SANTOS</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/183/pdl_012-2018.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/183/pdl_012-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. FRANCISCO ANTONIO BATISTA</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/184/pdl_013-2018.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/184/pdl_013-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Dr. ALLAN ADYBE PORTELA DA SILVA</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/185/pdl_014-2018.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/185/pdl_014-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. JOSÉ FERNANDES DA VERA CRUZ</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/186/pdl_015-2018.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/186/pdl_015-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. GILBERTO QUEIROZ DE OLIVEIRA</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. ANTONIO RODRIGUES DA COSTA</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/188/pdl_017-2018.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/188/pdl_017-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. BARTOLOMEU MENESES DA COSTA</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Demervalense ao Sr. FRANCISVAN KASTLER SOARES REGIS</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/176/projeto_de_resolucao_002-2018_-_titulos_honorificos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/176/projeto_de_resolucao_002-2018_-_titulos_honorificos.pdf</t>
   </si>
   <si>
     <t>Cria e regulamenta a concessão de títulos honoríficos pela Câmara Municipal do Demerval Lobão-Pi.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/177/projeto_de_resolucao_003-2018_-_organizacao_admi_5Ir53JO.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/177/projeto_de_resolucao_003-2018_-_organizacao_admi_5Ir53JO.pdf</t>
   </si>
   <si>
     <t>Reorganiza a Estrutura Administrativa da Câmara Municipal de Demerval Lobão, Estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA, A IMPLANTAÇÃO DE DUAS LOMBADAS NA LOCALIDADE BURITI, MAIS PRECISAMENTE NAS PROXIMIDADES DO BALNEÁRIO DO RAIMUNDO MUNIZ E DO SÍTIO DO SR. MARCOS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE EM REGIME DE URGÊNCIA, JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA, A REVISÃO NA ILUMINAÇÃO PÚBLICA NO BAIRRO SÃO PEDRO NAS PROXIMIDADES DO BALNEÁRIO VELOSO, BEM COMO NAS RUAS FRANCISCO DE CARVALHO, MANOEL ANTONIO, BARROCÃO E SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Mavilson Veloso</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA, A RECUPERAÇÃO DA PASSAGEM NA RUA DO NORTE NO CRUZAMENTO COM A RUA DO BARROCÃO, NAS PROXIMIDADES DA UNIDADE ESCOLAR JACOB BARBOSA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA, A RECUPERAÇÃO DA TAMPA DO ESGOTO NA RUA SÃO JOSÉ NAS PROXIMIDADES DO COMÉRCIO DO PEDRO ROMÃO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA, A LIMPEZA E MANUTENÇÃO DA RUA LUÍS ROSA DESDE A RUA MATO GROSSO ATÉ CHEGAR NA RUA DEMÓSTENES DE MORAES.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Deido Alves</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA, A REALIZAÇÃO DE UM MUTIRÃO DE LIMPEZA EM TODOS OS BAIRROS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Ernesto Rossi</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA, A LIMPEZA É RECUPERAÇÃO DE QUADRA DE AREIA AO LADO DA PRAÇA BAIRRO CONJUNTO VALDIR AZEVEDO.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, A COLOCAÇÃO DE CALÇAMENTO NA RUA UBERABA BAIRRO RAINHA DA PAZ.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA DE INFRAESTRUTURA, QUE FAÇA LIMPEZA PÚBLICA É REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA NO BAIRRO VALDIR AZEVEDO É RAINHA DA PAZ.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA DE INFRAESTRUTURA, O CONCERTO DA RUA MANOEL RIBEIRO NO BAIRRO BOA ESPERANÇA PROX. AO BAR DO ADOLFO, POIS TEM 2 GRANDES BURACOS EM RAZÃO DA CHUVA, E OS MESMOS ESTÃO DIFICULTANDO O TRÂNSITO HABITUAL.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA DE INFRAESTRUTURA, O REPARO DO CALÇAMENTO NA RUA JOSÉ RIBEIRO PRÓXIMO AO MERCADINHO OLIVEIRA NO BAIRRO BOA ESPERANÇA, POIS O CALÇAMENTO ESTÁ DANIFICADO CAUSADO TRANSTORNOS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA DE INFRAESTRUTURA, A CONSTRUÇÃO DE 02 QUEBRA-MOLAS NA RUA SANTA LUZIA PRÓXIMO À CAIXA D&amp;#8217;AGUA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, A COLOCAÇÃO DE PIÇARRA_x000D_
 NAS RUAS DA VILA BARTOLOMEU QUE NÃO SÃO PAVIMENTADAS, POIS AS MESMAS ESTÃO_x000D_
 DETERIORADAS DEVIDO AO PERÍODO CHUVOSO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA DE INFRAESTRUTURA, A REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA DA VILA BARTOLOMEU, QUE ENCONTRA-SE EM ALGUNS PONTOS COMPLETAMENTE ÀS ESCURAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA DE INFRAESTRUTURA, A RECUPERAÇÃO DE ESTRADA VICINAL DA LOCALIDADE PROJETO OLHO D&amp;#8217;ÁGUA É REPOSIÇÃO DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA DE INFRAESTRUTURA, A RECUPERAÇÃO DA RUA 03 DE MAIO ENTRE A RUA DO BARROCÃO É O FIM DA VIA POIS O MESMO ESTÁ DANIFICADA DEVIDO AO PERÍODO CHUVOSO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A REFORMA DA LAVANDERIA PÚBLICA DO BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A LIMPEZA DOS CEMITÉRIOS MUNICIPAIS PARA AS VISITAÇÕES DO DIA DAS MÃES QUE SE APROXIMA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, O REPARO DA VIA RUA GIVALDO MORAES ENTRE A RUA DA GLORIA É A RUA SANTO ANTONIO POIS A MESMA ESTÁ INTRAFEGÁVEL.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, O REPARO DA VIA E A COLOCAÇÃO DE PIÇARRA NA RUA DA GLORIA ENTRE A RUA ANTONIO CARNEIRO CUNHA À RUA QUARESMA, NO BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, A COLOCAÇÃO DE GRADES DE PROTEÇÃO NAS LATERAIS DA PONTE NA RUA SANTO ANTONIO NO CENTRO</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/133/133_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A IMPLANTAÇÃO DE UMA ACADEMIA POPULAR NA PRAÇA DANTAS JÚNIOR, NO CONJUNTO VALDIR AZEVEDO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A CONSTRUÇÃO DE UMA PISTA DE ATLETISMO EM TORNO DO CAMPO DO ESTÁDIO HELVÍDIO NUNES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1054,68 +1054,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/173/pl_-_012-2018_-_assedio_moral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/174/pl_-_013-2018_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/175/pl_-_014-2018_-_loa_2019_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/178/pl_-_016_-_2018_-_dia_do_musico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/191/pl__017-2018_-_salarios_assistente_social_psicol_vbSByfN.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/179/pl_-_018-2018_-_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/192/pl_-_019_-_2018_-_abono_professores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/180/pdl_009-18_reajuste_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/181/pdl_010-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/182/pdl_011-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/183/pdl_012-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/184/pdl_013-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/185/pdl_014-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/186/pdl_015-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/188/pdl_017-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/176/projeto_de_resolucao_002-2018_-_titulos_honorificos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/177/projeto_de_resolucao_003-2018_-_organizacao_admi_5Ir53JO.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/173/pl_-_012-2018_-_assedio_moral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/174/pl_-_013-2018_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/175/pl_-_014-2018_-_loa_2019_demerval_lobao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/178/pl_-_016_-_2018_-_dia_do_musico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/191/pl__017-2018_-_salarios_assistente_social_psicol_vbSByfN.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/179/pl_-_018-2018_-_avancar_cidades.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/192/pl_-_019_-_2018_-_abono_professores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/180/pdl_009-18_reajuste_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/181/pdl_010-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/182/pdl_011-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/183/pdl_012-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/184/pdl_013-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/185/pdl_014-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/186/pdl_015-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/188/pdl_017-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/176/projeto_de_resolucao_002-2018_-_titulos_honorificos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2018/177/projeto_de_resolucao_003-2018_-_organizacao_admi_5Ir53JO.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>