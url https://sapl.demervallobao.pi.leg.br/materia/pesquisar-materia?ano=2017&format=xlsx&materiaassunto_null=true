--- v0 (2025-11-13)
+++ v1 (2026-04-01)
@@ -54,1074 +54,1074 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMELM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
     <t>José Leite, Deido Alves, Delegado César, Francide Lopes, Mavilson Veloso</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E DÁ NOVA REDAÇÃO AO INCISO I DO PARÁGRAFO 2º DO ART. 24 DA LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O VENCIMENTO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE DEMERVAL LOBÃO- PI DE ACORDO COM O PISO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS VENCIMENTOS BÁSICOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DEMERVAL LOBÃO- PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO V DO ART. 58 DA LEI MUNICIPAL Nº. 508/2015 QUE DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS DE DEMERVAL LOBÃO PARA INCLUIR O PLANO DE EQUACIONAMENTO DO DÉFICIT ATUARIAL.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À CONCESSÃO DE USO DO MERCADO PÚBLICO MUNICIPAL DE DEMERVAL LOBÃO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 239 DE 14 DE JUNHO DE 1991, QUE CRIOU O CONSELHO MUNICIPAL DE SAÚDE DE DEMERVAL LOBÃO; E DISPÕE SOBRE A REFORMULAÇÃO DAS ATRIBUIÇÕES, COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE SAÚDE DE DEMERVAL LOBÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E INDIRETA NO MUNICÍPIO DE DEMERVAL LOBÃO-PI, PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE DEMERVAL LOBÃO PARA O PERÍODO DE 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>José Leite</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA DA REGATA DE CANOAS E INCLUSÃO DO EVENTO NO CALENDÁRIO DO MUNICÍPIO DE DEMERVAL LOBÃO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO ELETRÔNICO DOS MUNICÍPIOS DO ESTADO DO PIAUÍ, INSTITUÍDO E ADMINISTRADO PELA APPM, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE DEMERVAL LOBÃO - PI.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À CONCESSÃO DE USO A ASSOCIAÇÃO GRUPO DE AMIGOS VETERANOS DO ESPORTE &amp;#8211; AGAVE DE ÁREA PÚBLICA SITUADA NO BAIRRO PIAÇAVA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGO PÚBLICO DE PROVIMENTO EFETIVO NO MUNICÍPIO DE DEMERVAL LOBÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>EMEPL</t>
   </si>
   <si>
     <t>EMENDAS A PROJETOS DE LEIS</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3º DO PROJETO DE LEI Nº 011/2017.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Deido Alves</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A RECOLOCAÇÃO DAS LOMBADAS NAS VIAS ASFALTADAS ONDE JÁ EXISTIAM, OU SEJA, NAS RUAS SANTA RITA NO BAIRRO CIDADE NOVA, SANTA RITA E FREI CONRADO NO MUTIRÃO</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2017/382/r-008-__leite_-_relacao_de_programas_da_sec_de_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2017/382/r-008-__leite_-_relacao_de_programas_da_sec_de_educacao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo Municipal encaminhe expediente à Secretária Municipal de Educação, Sra. Maria Campelo, para que a apresente a o Poder legislativo municipal a relação de projetos relacionados ao esporte desenvolvidos pela secretaria ou em parceria com outros órgãos.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Zé Airton</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA ACERCA DO USO DE DROGAS NO MUNICÍPIO E CONVITE_x000D_
 AO DELEGADO MATHEUS ZANATTA DA DEPRE.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Ernesto Rossi</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER LEGISLATIVO MUNICIPAL PROMOVA A REALIZAÇÃO DE UMA_x000D_
 AUDIÊNCIA PÚBLICA COM OS RESPONSÁVEIS PELA AGESPISA E ELETROBRÁS NO_x000D_
 MUNICÍPIO E DE TERESINA, NO QUE TANGE A FALTA DE ÁGUA NO BAIRRO BOA ESPERANÇA_x000D_
 E BAIRROS ADJACENTES, BEM COMO A MÁ PRESTAÇÃO DE SERVIÇO</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA ELDORADO, A PARTIR DA RUA SANTA LUZIA ATÉ A RUA MANOEL RIBEIRO, NA VILA BARTOLO</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA SÃO CRISTÓVÃO, A PARTIR DA RUA SANTA LUZIA ATÉ A RUA MANOEL RIBEIRO, NA VILA BARTOLOMEU</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO E IMPLANTAÇÃO DO CALÇAMENTO DA RUA INÁCIO GOMES DA SILVA, NO PARQUE VAQUEJADOR</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA PÚBLICA UTILIZANDO UMA PARTE DO TERRENO DA ANTIGA CNEC QUE FICA LOCALIZADO NA RUA ANTONIO CARNEIRO DA CUNHA NO BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO NA RUA AURELIANO AZEVEDO, A PARTIR DA RUA ANTONIO C DA CUNHA ATÉ O FIM DA VIA, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA QUARTETO, A PARTIR DA RUA SANTA LUZIA ATÉ A RUA MANOEL RIBEIRO, NA VILA BARTOLOMEU</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO NA RUA TRÊS DE MAIO, A PARTIR DA RUA DO BARROCÃO ATÉ O FIM DA REFERIDA VIA, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO NA RUA LIBÂNIO ALVES, A PARTIR DA RUA SANTA LUZIA ATÉ A RUA DA GLORIA, NO BAIRRO BOA ESPERANÇA</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL DISPONIBILIZE, PARA O POVO DE DEMERVAL LOBÃO INSTALAÇÃO DE ACADEMIA POPULAR NAS PRAÇAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>A REVITALIZAÇÃO DE TODOS OS PONTOS DE PARADA DE ÔNIBUS EXISTENTES NA AVENIDA PADRE JOAQUIM NONATO, ASSIM COMO O ESTUDO DE VIABILIDADE PARA FEITURA DE NOVOS PONTOS DE PARADAS DE ÔNIBUS, AONDE HOUVER EVENTUAL NECESSIDADE.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Francide Lopes</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE SARJETAS NO CRUZAMENTO DAS RUAS DA ESTRELA E SÃO JOSÉ, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A REPOSIÇÃO DOS BANCOS DA PRAÇA DA IGREJA MATRIZ, BEM COMO DAS MARGENS DA AV. PADRE JOAQUIM NONATO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A IMPLANTAÇÃO DE DOIS PORTAIS DE BOAS VINDAS NA BR 316 NAS ENTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A CONSTRUÇÃO DE UMA PONTE NA RUA DA ESTRELA SOBRE O CÓRREGO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA POTY NO BAIRRO SANTA INÊS</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA SERGIPE NO BAIRRO SANTA INÊS</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA AVENIDA FRANCISCO LUÍS DE MORAES A PARTIR DA RUA JOSÉ RIBEIRO, PASSANDO PELA RUA SANTA RITA ATÉ A RUA MATO GROSSO</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA SÃO VICENTE A PARTIR DA RUA MATO GROSSO ATÉ A RUA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA DA ESTRELA DESDE A RUA LUÍS ROSA ATÉ A RUA GIVALDO MORAES</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA MATO GROSSO A PARTIR DA RUA FRANCISCO DE CARVALHO MELO SEGUINDO PELA RUA MARIA DA CONCEIÇÃO ATÉ A RUA RAIMUNDO VIEIRA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA JOSÉ HONÓRIO NO PARQUE VAQUEJADOR.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA SETE DE SETEMBRO NA VILA NOSSA SENHORA DO PERPÉTUO SOCORRO.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA ANTONIO DE CARVALHO LIMA NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA BARTOLOMEU SOARES NO BAIRRO BOA ESPERANÇA</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA SÃO FRANCISCO NO BAIRRO PIAÇAVA</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA SÃO FRANCISCO NO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DE DECRETO PROMOVA A CESSÃO DE PARTE DO TERRENO DE PROPRIEDADE DA PREFEITURA NO BAIRRO PIAÇAVA PARA QUE O MESMO SEJA DESTINADO À CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DE MORADORES DAQUELE BAIRRO</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA SANTA LUZIA NO TRECHO A PARTIR DA RUA DO BARROCÃO ATÉ A RUA FRANCISCO DE CARVALHO MELO, NO BAIRRO CIDADE NOVA</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA SÃO DOMINGOS NO TRECHO A PARTIR DA RUA JOSÉ RIBEIRO ATÉ A AVENIDA FRANCISCO CASTRO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Delegado César</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A DENOMINAÇÃO DA CRECHE QUE ESTÁ SENDO CONSTRUÍDA NO BAIRRO BOA ESPERANÇA DE &amp;#8220;CRECHE ANTONIO JOSÉ DE MIRANDA DANTAS JÚNIOR&amp;#8221;.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A PAVIMENTAÇÃO ATRAVÉS DE CALÇAMENTO NA RUA LUÍS ROSA DESDE A RUA MATO GROSSO ATÉ A RUA RAIMUNDO VIEIRA</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE O REPARO NO CALÇAMENTO DA RUA SETE DE SETEMBRO NO TRECHO A PARTIR DA RUA SÃO VICENTE ATE A RUA ANTONIO CARNEIRO LIMA</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Toim Moto Taxi</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A COMPLEMENTAÇÃO DO CALÇAMENTO DA AV. SINHÁ RIBEIRO ATÉ O CHAFARIZ</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, O REPARO E A ABERTURA DA ESTRADA DA LOCALIDADE SÃO BENTO ATÉ A LOCALIDADE CANTO ALEGRE.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, O REPARO DA ESTRADA DA LOCALIDADE CARNAIBAS/PINDORAMA</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA AVENIDA FRANCISCO LUÍS DE MORAES A PARTIR DA RUA MATO GROSSO ATÉ A RUA DEMÓSTENES DE MORAES</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO CONJUNTO VALDIR AZEVEDO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE UM ESTUDO DE VIABILIDADE ACERCA DA CONSTRUÇÃO E IMPLANTAÇÃO DO MATADOURO MUNICIPAL.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A LIMPEZA E ROÇO DA RUA MAMÉDIO AZEVEDO NO BAIRRO INÁCIA AZEVEDO (TAMBORIL).</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A REPOSIÇÃO DE LÂMPADAS NA RUA MANOEL RIBEIRO S/N NO BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A LIMPEZA E ROÇO, BEM COMO A REPOSIÇÃO DE LÂMPADAS NA RUA BENEDITO DA COSTA AZEVEDO NO BAIRRO PIAÇAVA II</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A LIMPEZA, ILUMINAÇÃO E TAPA BURACO NA RUA PETRONÍLIA DA COSTA LIMA NO BAIRRO PARQUE VAQUEJADOR.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A COLOCAÇÃO DE CALÇAMENTO NA RUA PETRONÍLIA DA COSTA LIMA NO BAIRRO PARQUE VAQUEJADOR</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, O CALÇAMENTO DA RUA BENEDITO DA COSTA AZEVEDO NO BAIRRO PIAÇAVA II</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE UM ESTUDO DE VIABILIDADE ACERCA DA CONSTRUÇÃO DE UM CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A RECOLOCAÇÃO DAS LOMBADAS NAS VIAS ASFALTADAS ONDE JÁ EXISTIAM, OU SEJA, NAS RUAS SANTA RITA NO BAIRRO CIDADE NOVA, SANTA RITA E FREI CONRADO NO MUTIRÃO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, O CONSERTO DA ESTRADA QUE DÁ ACESSO AO RIACHO GAMELEIRA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A ILUMINAÇÃO NA LOCALIDADE MARIMBA A PARTIR DO CAMPO DO ZECA GOMES INDO AO DR. EVANDRO, AO TERRENO DA VANDA, BEM COMO A COMUNIDADE LOGO APÓS O AÇUDE DO JOÃO SOLDADO</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DA RUA ANTONIO AUGUSTO.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE ROÇO E REPOSIÇÃO DE LÂMPADAS EM TODO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PAVIMENTAÇÃO COM CALÇAMENTO DAS RUAS MARIA DA CONCEIÇÃO,_x000D_
 09 DE SETEMBRO E 27 DE JULHO, NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE COMPLEMENTO DA COLOCAÇÃO DE SOBRAS ASFÁLTICAS NA RUA 03 DE_x000D_
 MAIO NO BAIRRO MUTIRÃO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECUPERAÇÃO DA ESTRADA DA LOCALIDADE &amp;#8220;CABEÇA DA ONÇA&amp;#8221;.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE LIMPEZA, ROÇO E REPARO NO CALÇAMENTO DA RUA SETE DE SETEMBRO, NO TRECHO A PARTIR DA RUA SÃO VICENTE ATÉ A RUA LIBÂNIO ALVES._x000D_
 </t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE LIMPEZA E COLOCAÇÃO_x000D_
 DE PIÇARRAS NA RUA LUÍS ROSA NO TRECHO ENTRE AS RUAS MATO GROSSO E RAIMUNDO_x000D_
 VIEIRA.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A ILUMINAÇÃO PÚBLICA NAS LOCALIDADES SONO, CHAPADA DO SONO E ALTO DA BOA VISTA._x000D_
 </t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, A CONSTRUÇÃO E IMPLANTAÇÃO DE UMA BIBLIOTECA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS COMPETENTES, A PAVIMENTAÇÃO COM CALÇAMENTO DA RUA DA ESTRELA II ENTRE OS BAIRROS MUTIRÃO E PARQUE VAQUEJADOR.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A LIMPEZA DA RUA SANTA LUZIA DESDE A RUA SÃO JOSÉ ATÉ A RUA DO BARROCÃO.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A RECOLOCAÇÃO DAS LÂMPADAS NOS POSTES DA RUA SÃO PAULO NO PARQUE VAQUEJADOR, BEM COMO TODO AQUELE BAIRRO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A PAVIMENTAÇÃO COM_x000D_
 CALÇAMENTO DA RUA PE. MÁRIO ROCCHI.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO_x000D_
 COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS SANTA LUZIA E JOSÉ_x000D_
 RIBEIRO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO_x000D_
 COMPETENTE, A REPOSIÇÃO DAS LÂMPADAS E BADEIJAS DOS POSTES DO BAIRRO_x000D_
 SÃO PEDRO._x000D_
 </t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO_x000D_
 COMPETENTE, A REPOSIÇÃO DAS LÂMPADAS E BANDEIJAS DOS POSTES DO BAIRRO_x000D_
 SÃO PEDRO._x000D_
 </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA_x000D_
 MUNICIPAL DE INFRAESTRUTURA, O REPARO EM CARÁTER DE URGÊNCIA DA ENTRADA DA RUA_x000D_
 RAIMUNDO VIEIRA, SENTIDO PRAIA DO VENTO._x000D_
 </t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Mavilson Veloso</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA_x000D_
 MUNICIPAL DE INFRAESTRUTURA, O REPARO EM CARÁTER DE URGÊNCIA DA_x000D_
 PASSAGEM NA RUA DO NORTE, CRUZAMENTO COM A RUA DO BARROCÃO, NO CENTRO, SENTIDO_x000D_
 DO HOSPITAL JOÃO LUIZ DE MORAES.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA_x000D_
 MUNICIPAL DE INFRAESTRUTURA, O REPARO EM CARÁTER DE URGÊNCIA DO_x000D_
 CALÇAMENTO DO TRECHO LOGO APÓS O FÓRUM NA RUA MATO GROSSO NO SENTIDO LESTE.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA_x000D_
 MUNICIPAL DE INFRAESTRUTURA, O REPARO EM CARÁTER DE URGÊNCIA DO_x000D_
 CALÇAMENTO DO TRECHO ENTRE O &amp;#8220;ANTONIO DO ANJO&amp;#8221; E A RUA SÃO JOSÉ NO BAIRRO CIDADE_x000D_
 NOVA.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA_x000D_
 MUNICIPAL DE INFRAESTRUTURA, O REPARO EM CARÁTER DE URGÊNCIA DO_x000D_
 CALÇAMENTO NO CRUZAMENTO DA RUA MATO GROSSO E RUA SÃO DOMINGOS NO BAIRRO_x000D_
 CIDADE NOVA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO_x000D_
 COMPETENTE, A REFORMA DA ESTRADA VICINAL DA LOCALIDADE CABEÇA_x000D_
 DA ONÇA._x000D_
 </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À SECRETARIA_x000D_
 MUNICIPAL DE INFRAESTRUTURA, A REPOSIÇÃO DAS LÂMPADAS DOS POSTES DO_x000D_
 BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AOS ÓRGÃOS_x000D_
 COMPETENTES, A ABERTURA DE ESTRADA NA LOCALIDADE &amp;#8220;CANTO ALEGRE&amp;#8221;._x000D_
 REIVINDICAÇÃO DOS MORADORES, POIS A MESMA ENCONTRA-SE_x000D_
 DETERIORADA EM RAZÃO DO PERÍODO CHUVOSO._x000D_
 </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A REPOSIÇÃO DAS LÂMPADAS DOS POSTES DOS BAIRROS PIAÇAVA I, II E III. REIVINDICAÇÃO CONSTANTE DA COMUNIDADE DOS BAIRROS MENCIONADOS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE COM URGÊNCIA A LIMPEZA DOS CEMITÉRIOS, EM VIRTUDE DA PROXIMIDADE DO DIA DE FINADOS E OS CEMITÉRIOS RECEBEM INÚMERAS PESSOAS QUE VISITAM SEUS ENTES QUERIDOS LÁ SEPULTADOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1428,68 +1428,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2017/382/r-008-__leite_-_relacao_de_programas_da_sec_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2017/382/r-008-__leite_-_relacao_de_programas_da_sec_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>