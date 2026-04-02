--- v0 (2025-11-13)
+++ v1 (2026-04-02)
@@ -54,355 +54,355 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O VENCIMENTO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE DEMERVAL LOBÃO-PI DE ACORDO COM O PISO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A PERMUTA DE IMÓVEL DE ÁREA DE PROPRIEDADE DO MUNICÍPIO DE DEMERVAL LOBÃO POR IMÓVEL DE PROPRIEDADE DO SR. GERALDO JOSÉ DE SOUSA SANTOS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDER REVISÃO GERAL ANUAL DO SUBSIDIO DOS VEREADORES DA LEGISLATURA 2013/2016 NOS TERMOS DO ART. 4º DA LEI Nº 509/2012 E ART. 37 INCISO X CF  DOS VEREADORES PARA O EXERCÍCIO FINANCEIRO DE 2016 DO MUNICÍPIO DE DEMERVAL LOBÃO  PARA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E INDIRETA NO MUNICÍPIO DE_x000D_
 DEMERVAL LOBÃO-PI, PARA O EXERCÍCIO DE 2.017.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2014/2017, INSTITUÍDO PELA LEI Nº. 472 DE 12 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES PARA FINS DE COBRANÇA DO IPTU.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 438/2011, CRIAÇÃO DE CARGO PÚBLICO DE PROVIMENTO EFETIVO NO MUNICÍPIO DE DEMERVAL LOBÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS E VAGAS NOS QUADROS DE PESSOAL DA PREFEITURA MUNICIPAL DE DEMERVAL LOBÃO- PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Toim Moto Taxi</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI MUNICIPAL Nº 381/2005 QUE DISPÕE SOBRE OS CARGOS DE NATUREZA ESPECIAL DO MUNICÍPIO DE DEMERVAL LOBÃO- PI</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE DEMERVAL LOBÃO, ESTADO DO PIAUÍ, FIXA PRINCÍPIOS, NORMAS E DIRETRIZES DE GESTÃO, ESTRUTURA ORGÃOS, CRIA CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Pé de Serra</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA E CONCEDE A REVISÃO REMUNERATÓRIA AO MOTORISTA DO QUADRO DE SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE DEMERVAL LOBÃO &amp;#8211; PI.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Valdeci Campelo</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER LEGISLATIVO MUNICIPAL, ATRAVÉS DA PRESIDÊNCIA QUE ENCAMINHE EXPEDIENTE AO DNIT SOLICITANDO A COLOCAÇÃO DE MAIS UMA FAIXA PARA PEDESTRES NA AVENIDA PADRE JOAQUIM NONATO NAS PROXIMIDADES DA CASA LOTÉRICA</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/323/r-002-_convocacao_da_maysa_daniele.doc</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/323/r-002-_convocacao_da_maysa_daniele.doc</t>
   </si>
   <si>
     <t>REQUER Que o Poder Legislativo Municipal proceda a convocação da Senhora MAYZA DANIELLE RIBEIRO MORAIS para que esta venha prestar esclarecimentos a esta Casa a cerca das suas ações junto à Previdência Municipal desde a sua implantação</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO A SECRETARIA DE OBRAS, A CONCLUSÃO DO CALÇAMENTO NA AVENIDA FRANCISCO LUÍS DE MORAES, A PARTIR DA RUA MATO GROSSO ATÉ A RUA RAIMUNDO VIEIRA, NO BAIRRO SANTA RITA</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICATIVO Nº 002/2016 - DE AUTORIA DO VEREADOR ANTONIO WILTON, QUE INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO A SECRETARIA DE OBRAS, A REFORMA DA QUADRA POLIESPORTIVA DO BAIRRO CIDADE NOVA, BEM COMO A RECUPERAÇÃO DA ILUMINAÇÃO DA MESMA</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>INDICATIVO Nº 003/2015 - DE AUTORIA DO VEREADOR ANTONIO WILTON QUE REQUER DO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE LUMINÁRIAS NOS POSTES NO ASSENTAMENTO LAGOA SECA, ZONA RURAL DE DEMERVAL LOBÃO</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICATIVO Nº 004/2015 - DE AUTORIA DO VEREADOR ANTONIO WILTON QUE REQUER DO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE JUNTO A SECRETARIA MUNICIPAL DE OBRAS A RASPAGEM E A COLOCAÇÃO DE PIÇARRAS NA RUA FREI CONRADO, LOGO APÓS O CONJUNTO MUTIRÃO, BEM COMO NA RUA DA ESTRELA QUE DÁ ACESSO AO BAIRRO MUTIRÃO.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Antonio Wilton</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, CONSTRUÇÃO DE UMA CASA DE FARINHADA PARA BENEFICIAR AS LOCALIDADES DO OUTRO LADO DO RIO</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, IMPLANTAÇÃO DE UM PONTO DE ACESSO A INTERNET GRATUITO NA LOCALIDADE SANTO ELIAS</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE, AQUISIÇÃO DE MAIS UMA AMBULÂNCIA PARA SUPRIR COM AS NECESSIDADES DE LOCOMOÇÃO PARA TRATAMENTO DE SAÚDE PARA AS FAMÍLIAS DO OUTRO LADO DO RIO</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE UM LOCAL ESPECÍFICO PARA OS MOTORISTAS DA SECRETARIA MUNICIPAL DE SAÚDE PARA REPOUSO DURANTE O PLANTÃO DOS MESMOS</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Mavilson Veloso</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL AGILIZE A ATUALIZAÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO DO DEMERVAL LOBÃO NUM RAIO DE 5 KM (CINCO QUILÔMETROS) TENDO COMO MARCO ZERO A PRAÇA DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, QUE PROVIDENCIE O ALUGUEL OU A AQUISIÇÃO DE UM VEÍCULO PARA TRANSPORTAR OS PACIENTES DE DEMERVAL LOBÃO PARA TERESINA</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/319/014_-_edivone_-_denominacao_da_creche.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/319/014_-_edivone_-_denominacao_da_creche.docx</t>
   </si>
   <si>
     <t>INDICA Ao Poder Executivo Municipal, através da Secretaria Municipal de Educação, que a Creche a ser construída no bairro mutirão receba o nome de Creche Prof.ª. Maria de Lourdes de Sousa “Dilurdes”.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>INDICA Ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde, que providencie a denominação do Posto de Saúde – UBS a ser construído no mutirão de Maria Francisca da Trindade Sousa.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/321/019_-_edivone_-_denominacao_posto_do_samu.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/321/019_-_edivone_-_denominacao_posto_do_samu.docx</t>
   </si>
   <si>
     <t>INDICA Ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde, que providencie a denominação do Posto de Apoio do Serviço de Atendimento Móvel de Urgência - SAMU de “MARIA ALICE BATISTA DE SOUSA HAIDAR”.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/322/020_-_edivone_-_lombadas_estrada_do_pontao.docx</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/322/020_-_edivone_-_lombadas_estrada_do_pontao.docx</t>
   </si>
   <si>
     <t>INDICA Ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, que providencie a construção de Lombadas na estrada vicinal que dá acesso ao pontão Domingos Basílio.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -709,68 +709,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/323/r-002-_convocacao_da_maysa_daniele.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/319/014_-_edivone_-_denominacao_da_creche.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/321/019_-_edivone_-_denominacao_posto_do_samu.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/322/020_-_edivone_-_lombadas_estrada_do_pontao.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/323/r-002-_convocacao_da_maysa_daniele.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/319/014_-_edivone_-_denominacao_da_creche.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/321/019_-_edivone_-_denominacao_posto_do_samu.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2016/322/020_-_edivone_-_lombadas_estrada_do_pontao.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>