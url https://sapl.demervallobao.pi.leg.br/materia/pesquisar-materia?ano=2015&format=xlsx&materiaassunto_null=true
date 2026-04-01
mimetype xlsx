--- v0 (2025-11-13)
+++ v1 (2026-04-01)
@@ -54,255 +54,255 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI MUNICIPAL Nº 456/2013 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO &amp;#8211; CONSELHO DO FUNDEB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE DEMERVAL LOBÃO, DO ESTADO DO PIAUÍ, DE CONFORMIDADE COM A LEGISLAÇÃO FEDERAL E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA E INDIRETA NO MUNICÍPIO DE DEMERVAL LOBÃO PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL DE R$ 176.000,00(CENTO E SETENTA E SEIS MIL REAIS) DO ORÇAMENTO-PROGRAMA VIGENTE, PARA O FIM A QUE SE DESTINA.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.zip</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2014/2017, INSTITUÍDO PELA LEI Nº. 472 DE 12 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO DE SERVIDOR VINCULADO À SECRETARIA MUNICIPAL DE EDUCAÇÃO DE DEMERVAL LOBÃO &amp;#8211; PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ALTERA OS SALÁRIOS-BASE DOS SERVIDORES PÚBLICOS OCUPANTES DOS CARGOS DE CIRURGIÃO-DENTISTA E ENFERMEIRO DO MUNICÍPIO DE DEMERVAL LOBÃO-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A AGÊNCIA MUNICIPAL DE DEMERVAL LOBÃO - ARDEL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA URBANA, SEUS SERVIÇOS E O MANEJO DE RESÍDUOS SÓLIDOS URBANOS NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE SANEAMENTO E RESÍDUOS SÓLIDOS E APROVA O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE DEMERVAL LOBÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pé de Serra</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/371/001_-_guarda_municipal.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/371/001_-_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal, providencie a locação de um veículo, e determine que a Guarda Municipal faça rondas no município.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/372/002_-_conserto_das_estradas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/372/002_-_conserto_das_estradas.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal, providencie o conserto paliativo nas estradas por onde transitam os ônibus que fazem o transporte dos alunos deste município</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/373/003_-_abertura_de_travessa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/373/003_-_abertura_de_travessa.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal providencie, a denominação da travessa do terreno onde serão construídas casas na Vila São Francisco (mapa em anexo) de Travessa Raimunda Rodrigues de Sousa Moraes</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/374/004_-_espaco_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/374/004_-_espaco_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal, providencie a criação e implantação do espaço para atendimento da pessoa com necessidades especiais neste município.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/375/005_-_vestiario_-_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/375/005_-_vestiario_-_santo_elias.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal, providencie a construção de vestiários com banheiros no campo da localidade Santo Elias.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/376/006_-_muro_-_tia_emilia.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/376/006_-_muro_-_tia_emilia.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal, providencie a construção do muro da Escola Municipal Tia Emília.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/377/007_-_muro_-_edimundo_policarpo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/377/007_-_muro_-_edimundo_policarpo.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal, providencie a construção do muro da Escola Municipal Edmundo Policarpo de Abreu.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/378/008_-_muro_-_francisco_luis_de_melo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/378/008_-_muro_-_francisco_luis_de_melo.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal, providencie a construção do muro da Escola Municipal Francisco Luiz de Melo, no bairro piaçava.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/379/009_-_denominacao_-_nucleo_de_atendimento.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/379/009_-_denominacao_-_nucleo_de_atendimento.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal providencie a denominação do Núcleo de Atendimento Especializado de “Antonio da Cruz da Silva Gomes”.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/380/010_-_denominacao_-_travessa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/380/010_-_denominacao_-_travessa.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal providencie a denominação Da Travessa que liga a Rua Raimundo Vieira à Rua 7 de Setembro de “Francisco Pinto de Mesquita”.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/381/011_-_denominacao_-_ginasio_poliesportivo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/381/011_-_denominacao_-_ginasio_poliesportivo.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que o Poder Executivo Municipal providencie a denominação do Ginásio Poliesportivo na localidade Santo Elias de “Silvestre de Sousa”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -609,68 +609,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.zip" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/371/001_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/372/002_-_conserto_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/373/003_-_abertura_de_travessa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/374/004_-_espaco_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/375/005_-_vestiario_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/376/006_-_muro_-_tia_emilia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/377/007_-_muro_-_edimundo_policarpo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/378/008_-_muro_-_francisco_luis_de_melo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/379/009_-_denominacao_-_nucleo_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/380/010_-_denominacao_-_travessa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/381/011_-_denominacao_-_ginasio_poliesportivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.zip" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/371/001_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/372/002_-_conserto_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/373/003_-_abertura_de_travessa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/374/004_-_espaco_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/375/005_-_vestiario_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/376/006_-_muro_-_tia_emilia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/377/007_-_muro_-_edimundo_policarpo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/378/008_-_muro_-_francisco_luis_de_melo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/379/009_-_denominacao_-_nucleo_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/380/010_-_denominacao_-_travessa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2015/381/011_-_denominacao_-_ginasio_poliesportivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>