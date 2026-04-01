--- v0 (2025-11-13)
+++ v1 (2026-04-01)
@@ -54,489 +54,489 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Pé de Serra</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/324/projeto_de_lei_-_dia_do_evangelico.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/324/projeto_de_lei_-_dia_do_evangelico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Dia do Evangélico no âmbito do Município de Demerval Lobão</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/367/r_001_-_convocacao_do_sec_agricultura.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/367/r_001_-_convocacao_do_sec_agricultura.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo Municipal, através da Presidência, convoque o Secretário de Desenvolvimento Agrário e Abastecimento para que venha prestar esclarecimentos aos vereadores sobre a sua pasta.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/368/r_002_-_convocacao_da_sec_de_educacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/368/r_002_-_convocacao_da_sec_de_educacao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Legislativo Municipal, através da Presidência, convoque a_x000D_
 Secretária Municipal de Educação para que venha prestar esclarecimentos aos vereadores_x000D_
 sobre a sua pasta.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/325/001_-_calcamento_rua_libanio_alves.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/325/001_-_calcamento_rua_libanio_alves.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a construção calçamento na Rua Libânio Alves, bairro Boa Esperança no trecho entre a Rua Santa Luzia e a Rua José Ribeiro.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/327/002_-_calcamento_rua_tia_margarida.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/327/002_-_calcamento_rua_tia_margarida.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a construção calçamento na Rua , que dá acesso à Escola Municipal Tia Margarida, bairro Santa Inês.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/328/003_-_nome_da_escola_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/328/003_-_nome_da_escola_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a denominação da escola do Santo Elias de “Escola Municipal Edimundo Policarpo de Abreu”.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/329/004_-_praca_de_eventos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/329/004_-_praca_de_eventos.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a construção de uma praça de eventos por detrás do Ginásio Poliesportivo, na praça José Cardoso.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/330/005_-_calcamento_rua_sao_domingos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/330/005_-_calcamento_rua_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a complementação do calçamento da Rua São Domingos, a partir da Rua José Ribeiro em direção ao norte até a Avenida Francisco Luis de Castro.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/331/006_-_calcamento_rua_maria_da_conceicao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/331/006_-_calcamento_rua_maria_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a complementação do calçamento da Rua Maria da Conceição, a partir da Rua José Ribeiro em direção ao norte até a Avenida Francisco Luis de Castro</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/332/007_-_terreno_para_cemiterio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/332/007_-_terreno_para_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a aquisição de um terreno para a_x000D_
 construção de um novo cemitério para o município de Demerval Lobão.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/333/008_-_estrada_joao_paulo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/333/008_-_estrada_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize o conserto e a conservação da estrada que liga a localidade Santo Elias à localidade João Paulo com a colocação de piçarra no referido trecho.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/334/009_-_calcamento_rua_manoel_antonio.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/334/009_-_calcamento_rua_manoel_antonio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a complementação do calçamento_x000D_
 da Rua Manoel Antonio, no bairro São Pedro desde a BR 316 até o Conjunto João da Mata.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/335/011_-_calcamento_rua_sao_vicente.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/335/011_-_calcamento_rua_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a construção do calçamento da Rua São Vicente, nos bairros Praia do Vento e Santa Rita.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/336/012_-_iluminacao_publica_-_olho_dagua.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/336/012_-_iluminacao_publica_-_olho_dagua.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a implantação da iluminação pública na localidade “Projeto Olho D’água”.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/337/013_-_calcamento_-_demostenes_de_moraes.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/337/013_-_calcamento_-_demostenes_de_moraes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a construção do calçamento da Rua Demóstenes de Moraes, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/338/014_-_abertura_da_rua_nazaria.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/338/014_-_abertura_da_rua_nazaria.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a abertura da Rua Nazária, no bairro Inácia Azevedo.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/339/015_-_calcamento_rua_jose_honorio_-_pq_vaquejador.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/339/015_-_calcamento_rua_jose_honorio_-_pq_vaquejador.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a construção de calçamento na Rua José Honório, no bairro Parque Vaquejador</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/340/016_-_implantacao_de_posto_de_saude.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/340/016_-_implantacao_de_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a implantação de um posto de saúde no prédio onde funcionava uma Escola na localidade Cachoeira.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a implantação de um consultório_x000D_
 odontológico na localidade Santo Elias.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/342/018_-_adesao_ao_proinfo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/342/018_-_adesao_ao_proinfo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a adesão do município ao PROINFO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/343/019_-_instalacao_de_rede_wi_fi_na_praca_matriz.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/343/019_-_instalacao_de_rede_wi_fi_na_praca_matriz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a instalação de rede Wi Fi gratuita para a população na Praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/344/020_-_poco_tubular_-_lagoa_dantas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/344/020_-_poco_tubular_-_lagoa_dantas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a perfuração de um poço tubular na localidade Lagoa Dantas, zona rural deste município.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/345/021_-_poco_tubular_-_espraiado.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/345/021_-_poco_tubular_-_espraiado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a construção de um poço tubular na_x000D_
 localidade Espraiado, zona rural deste município.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/346/022_-_poco_tubular_-_camponesa.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/346/022_-_poco_tubular_-_camponesa.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a construção de um poço tubular na_x000D_
 localidade Camponesa, zona rural deste município.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/347/023_-_academia_popular_na_praca_de_eventos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/347/023_-_academia_popular_na_praca_de_eventos.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a aquisição e implantação de academia popular na praça de eventos.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/350/024_-_posto_de_saude_-_mutirao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/350/024_-_posto_de_saude_-_mutirao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a construção e implantação de um POSTO DE SAÚDE no bairro mutirão.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/351/025_-_creche_-_boa_esperanca.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/351/025_-_creche_-_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a construção e_x000D_
 implantação de uma creche no bairro Boa Esperança.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/353/026_-_reforma_e_denominacao_-_cnec.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/353/026_-_reforma_e_denominacao_-_cnec.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a reforma do antigo prédio da CNEC, que seja destinado á educação integral e que seja denominado com o nome da senhora “Filomena Mendes Ribeiro”.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/354/027_-_quadra_-_santo_elias.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/354/027_-_quadra_-_santo_elias.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a construção de uma_x000D_
 quadra poliesportiva na localidade Santo Elias.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/355/028_-_quadra_-_boa_esperanca_e_denominacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/355/028_-_quadra_-_boa_esperanca_e_denominacao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a construção de uma_x000D_
 quadra poliesportiva no bairro Boa Esperança e que seja denominada com o nome do_x000D_
 Saudoso ex-prefeito “Ernesto Ribeiro dos Santos”.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/357/029_-_denominacao_do_palco_da_praca_de_eventos.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/357/029_-_denominacao_do_palco_da_praca_de_eventos.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a denominação do palco da praça de eventos com o nome de “Efigênia Rodrigues da Cruz”.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/359/030_-_denominacao_da_rua_projetada_-_jose_timoteo.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/359/030_-_denominacao_da_rua_projetada_-_jose_timoteo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a denominação da Rua Projetada, no bairro Santa Inês com o nome de “José Timóteo”.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/361/031_-_quadra_-_denominacao.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/361/031_-_quadra_-_denominacao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a denominação da quadra_x000D_
 poliesportiva do município localizada na Rua do Norte, no centro da cidade com o nome_x000D_
 do ex-secretário de Esportes e lazer, Sr. “Paulo Kleuber do Amaral Santos”.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/363/032_-_poco_tubular_-_barreiro_dos_mariquinhas.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/363/032_-_poco_tubular_-_barreiro_dos_mariquinhas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a perfuração de um poço_x000D_
 tubular na localidade denominada “Barreiro dos Mariquinhas”, zona rural deste município.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/365/033_-_poco_tubular_-_gameleira.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/365/033_-_poco_tubular_-_gameleira.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a perfuração de um poço_x000D_
 tubular na localidade denominada “Gameleira”, zona rural deste município.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/366/034_-_implantacao_do_centro_de_formacao_profissional.pdf</t>
+    <t>http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/366/034_-_implantacao_do_centro_de_formacao_profissional.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a implantação de um centro de formação profissional no município de Demerval Lobão.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -843,68 +843,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/324/projeto_de_lei_-_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/367/r_001_-_convocacao_do_sec_agricultura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/368/r_002_-_convocacao_da_sec_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/325/001_-_calcamento_rua_libanio_alves.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/327/002_-_calcamento_rua_tia_margarida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/328/003_-_nome_da_escola_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/329/004_-_praca_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/330/005_-_calcamento_rua_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/331/006_-_calcamento_rua_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/332/007_-_terreno_para_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/333/008_-_estrada_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/334/009_-_calcamento_rua_manoel_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/335/011_-_calcamento_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/336/012_-_iluminacao_publica_-_olho_dagua.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/337/013_-_calcamento_-_demostenes_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/338/014_-_abertura_da_rua_nazaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/339/015_-_calcamento_rua_jose_honorio_-_pq_vaquejador.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/340/016_-_implantacao_de_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/342/018_-_adesao_ao_proinfo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/343/019_-_instalacao_de_rede_wi_fi_na_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/344/020_-_poco_tubular_-_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/345/021_-_poco_tubular_-_espraiado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/346/022_-_poco_tubular_-_camponesa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/347/023_-_academia_popular_na_praca_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/350/024_-_posto_de_saude_-_mutirao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/351/025_-_creche_-_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/353/026_-_reforma_e_denominacao_-_cnec.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/354/027_-_quadra_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/355/028_-_quadra_-_boa_esperanca_e_denominacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/357/029_-_denominacao_do_palco_da_praca_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/359/030_-_denominacao_da_rua_projetada_-_jose_timoteo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/361/031_-_quadra_-_denominacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/363/032_-_poco_tubular_-_barreiro_dos_mariquinhas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/365/033_-_poco_tubular_-_gameleira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/366/034_-_implantacao_do_centro_de_formacao_profissional.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/324/projeto_de_lei_-_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/367/r_001_-_convocacao_do_sec_agricultura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/368/r_002_-_convocacao_da_sec_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/325/001_-_calcamento_rua_libanio_alves.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/327/002_-_calcamento_rua_tia_margarida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/328/003_-_nome_da_escola_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/329/004_-_praca_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/330/005_-_calcamento_rua_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/331/006_-_calcamento_rua_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/332/007_-_terreno_para_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/333/008_-_estrada_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/334/009_-_calcamento_rua_manoel_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/335/011_-_calcamento_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/336/012_-_iluminacao_publica_-_olho_dagua.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/337/013_-_calcamento_-_demostenes_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/338/014_-_abertura_da_rua_nazaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/339/015_-_calcamento_rua_jose_honorio_-_pq_vaquejador.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/340/016_-_implantacao_de_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/342/018_-_adesao_ao_proinfo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/343/019_-_instalacao_de_rede_wi_fi_na_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/344/020_-_poco_tubular_-_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/345/021_-_poco_tubular_-_espraiado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/346/022_-_poco_tubular_-_camponesa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/347/023_-_academia_popular_na_praca_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/350/024_-_posto_de_saude_-_mutirao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/351/025_-_creche_-_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/353/026_-_reforma_e_denominacao_-_cnec.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/354/027_-_quadra_-_santo_elias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/355/028_-_quadra_-_boa_esperanca_e_denominacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/357/029_-_denominacao_do_palco_da_praca_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/359/030_-_denominacao_da_rua_projetada_-_jose_timoteo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/361/031_-_quadra_-_denominacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/363/032_-_poco_tubular_-_barreiro_dos_mariquinhas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/365/033_-_poco_tubular_-_gameleira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.demervallobao.pi.leg.br/media/sapl/public/materialegislativa/2013/366/034_-_implantacao_do_centro_de_formacao_profissional.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="179.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>